--- v0 (2026-03-28)
+++ v1 (2026-06-09)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="544" uniqueCount="276">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1400" uniqueCount="694">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -166,50 +166,163 @@
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1615/ple_008_-_credito_especial_no_valor_de_r_24.00000.pdf</t>
   </si>
   <si>
     <t>Dispõe sõbre abertura de Creditõ Especial nõ valõr_x000D_
 de R$ 24.000,00 dõ õrçamentõ municipal e da õutras_x000D_
 prõvidencias.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1616/ple_009_-_credito_especial_no_valor_de_r_99.97500.pdf</t>
   </si>
   <si>
     <t>Dispõe sõbre abertura de Creditõ Especial nõ valõr_x000D_
 de R$ 99.975,00 dõ õrçamentõ municipal e da õutras_x000D_
 prõvidencias.</t>
+  </si>
+  <si>
+    <t>1629</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1629/ple_010_credito_especial_no_valor_de_r_463.06171.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sõbre abertura de Creditõ Especial nõ valõr_x000D_
+de R$ 463.061,71 dõ õrçamentõ municipal e da_x000D_
+õutras prõvidencias.</t>
+  </si>
+  <si>
+    <t>1630</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1630/ple_011_concessao_de_termo_de_convenio_fomento_e_colaboracao.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a concessao de Termo de Convenio,_x000D_
+Fomento e Colaboraçao no Exercício Financeiro de_x000D_
+2026, e da outras providencias.</t>
+  </si>
+  <si>
+    <t>1666</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1666/ple_012__credito_especial_no_valor_de_r_129.48395.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre abertura de Crédito Especial no valor de R$ 129.483,95 do orçamento municipal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1667</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1667/ple_013__credito_especial_8.432.76000.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sõbre abertura de Creditõ Especial nõ valõr_x000D_
+de R$ 8.432.760,00 dõ õrçamentõ municipal e da_x000D_
+õutras prõvidencias.</t>
+  </si>
+  <si>
+    <t>1668</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1668/ple_014__credito_especial_200.00000.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sõbre abertura de Creditõ Especial nõ valõr_x000D_
+de R$ 200.000,00 dõ õrçamentõ municipal e da_x000D_
+õutras prõvidencias.</t>
+  </si>
+  <si>
+    <t>1669</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1669/ple_015__credito_especial_14.00000.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sõbre abertura de Creditõ Especial nõ valõr_x000D_
+de R$ 14.000,00 dõ õrçamentõ municipal e da õutras_x000D_
+prõvidencias.</t>
+  </si>
+  <si>
+    <t>1670</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1670/ple_016__ldo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sõbre LDO Lei Diretrizes Orçamentarias para_x000D_
+elabõraçaõ e execuçaõ da lei õrçamentaria para õ_x000D_
+exercíciõ financeirõ de 2027.</t>
+  </si>
+  <si>
+    <t>1671</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1671/ple_017_instituicao_do_fundo_municipal_de_honorarios_advocaticios__fmha.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sõbre a instituiçaõ dõ Fundõ Municipal_x000D_
+de Hõnõrariõs Advõcatíciõs – FMHA,_x000D_
+determina nõrmas de registrõ cõntabil de_x000D_
+arrecadaçaõ e despesas sõb classificaçaõ_x000D_
+específica em ementariõ de rubricas e da_x000D_
+õutras prõvidencias.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Beth Biondi</t>
   </si>
   <si>
     <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1558/001-2026_-_eb.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que tome providências para reparo e_x000D_
 reforma do quiosque localizado no Centro de Esportes e Lazer “Prefeito José Orrico”, no Bairro_x000D_
 Cristais</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
@@ -286,152 +399,128 @@
     <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1565/008-2026_-_faxm.pdf</t>
   </si>
   <si>
     <t>INDICO ao Senhor Prefeito que determine a roçada e recolocação de grade de_x000D_
 bueiro dentro da Praça Osmar de Oliveira, no Conjunto Habitacional “Francisco Remédio”,_x000D_
 roçadas no entorno da escadaria da Rua Áureo dos Reis Remédio e remoção de vegetação_x000D_
 seca na Rua Francisco Barboni.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>Daniel Cabeleireiro</t>
   </si>
   <si>
     <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1567/in_009-2026_-_df.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, por meio do setor competente, que_x000D_
 seja realizada a manutenção completa do Cristo Redentor do Distrito de Barrânia.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
-    <t>10</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1568/in_010-2026_-_df.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, por meio do setor competente, que_x000D_
 seja realizada a colocação de manilhas no entorno do Córrego do Timóteo, no Distrito de_x000D_
 Barrânia, no sentido Cabo Verde.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
-    <t>11</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1569/011-2026_-_eb.pdf</t>
   </si>
   <si>
     <t>Venho respeitosamente através desta indicar: Que a Prefeitura providencie vistoria com Engenharia...</t>
   </si>
   <si>
     <t>1570</t>
-  </si>
-[...1 lines deleted...]
-    <t>12</t>
   </si>
   <si>
     <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1570/012-2026_-_eb.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, por meio do setor competente, que sejam_x000D_
 realizadas manutenção e limpeza das cacimbas, com urgência, das seguintes estradas dos_x000D_
 Bairros rurais:_x000D_
 Bairro Cascalho_x000D_
 Bairro Serra do Cigano_x000D_
 Bairro Boa Vista (sentido a nova barragem)</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
-    <t>13</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.caconde.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, por meio do setor competente, que seja_x000D_
 realizada, com urgência, a manutenção das estradas do Bairro Bom Jesus, com a aplicação de_x000D_
 cascalho e roçada das laterais.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
-    <t>14</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1572/014-2026_-_eb.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, por meio do setor competente, que sejam_x000D_
 realizadas providências urgentes para manutenção e reparos na Rua Gustavo Cassiolato (Rua_x000D_
 do Campo União).</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
-    <t>15</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1573/015-2026_-_eb.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo, a necessidade de instalação de para-raios em pontos_x000D_
 estratégicos da cidade.</t>
   </si>
   <si>
     <t>1574</t>
-  </si>
-[...1 lines deleted...]
-    <t>16</t>
   </si>
   <si>
     <t>Richard Maguim</t>
   </si>
   <si>
     <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1574/016-2026_-_rsfm.pdf</t>
   </si>
   <si>
     <t>Providências urgentes para limpeza e_x000D_
 manutenção de terreno público aos fundos do_x000D_
 Clube da Terceira Idade – Bairro Cristais.</t>
   </si>
   <si>
     <t>1581</t>
-  </si>
-[...1 lines deleted...]
-    <t>17</t>
   </si>
   <si>
     <t>Edinho da Ambulância</t>
   </si>
   <si>
     <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1581/017-2026_-_en.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, que estude a possibilidade de_x000D_
 realizar a substituição das lâmpadas da iluminação pública por lâmpadas de LED nos postes_x000D_
 do Bairro Santa Lúcia.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1582/018-2026_-_en.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, que sejam tomadas providências para a_x000D_
 limpeza e manutenção das calçadas e meios-fios do Bairro Santa Lúcia, com o corte do mato_x000D_
 ou aplicação de produto adequado para controle da vegetação.</t>
@@ -779,50 +868,1257 @@
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1608/043-2026_-_eb.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que sejam adotadas providências para_x000D_
 atendimento de cães acometidos por cinomose, bem como a criação de um local adequado_x000D_
 para abrigo e isolamento desses animais.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1609/044-2026_-_eb.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja estudada a adesão do município_x000D_
 ao programa “Educação Viária é Vital”, realizado em parceria com o Detran-SP, a Fundación_x000D_
 MAPFRE e as Prefeituras Municipais.</t>
+  </si>
+  <si>
+    <t>1617</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1617/045-2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal que sejam adotadas providências para a_x000D_
+atualização e adequação da sinalização de trânsito na Avenida Sampaio Vidal.</t>
+  </si>
+  <si>
+    <t>1618</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1618/046-2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal que sejam adotadas providências para_x000D_
+melhorias e pequena reforma no canteiro localizado na bifurcação ao final da Rua Treze de_x000D_
+Maio, no Bairro dos Estados, em frente ao nº 172.</t>
+  </si>
+  <si>
+    <t>1619</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1619/047-2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal que seja instalado redutor de velocidade na_x000D_
+Rua Joaquim de Paula Lima.</t>
+  </si>
+  <si>
+    <t>1620</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1620/048-2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal que seja instalado redutor de velocidade na_x000D_
+Rua Tapajós, centro, no trecho compreendido entre os cruzamentos com as Ruas Duque de_x000D_
+Caxias e Marechal Deodoro.</t>
+  </si>
+  <si>
+    <t>1621</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1621/049-2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal que seja estudada a possibilidade de_x000D_
+implantação de sentido único de circulação (mão única) na Rua Vereador Acácio Ribeiro.</t>
+  </si>
+  <si>
+    <t>1622</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1622/050-2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal que seja instalado redutor de velocidade na_x000D_
+Avenida Nossa Senhora Aparecida, no Bairro Redentor, nas proximidades da Igreja Assembleia_x000D_
+de Deus, bem como uma faixa de pedestres e uma rampa para cadeirantes</t>
+  </si>
+  <si>
+    <t>1623</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1623/051-2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal que sejam adotadas providências para a_x000D_
+manutenção das estradas do Bairro Padre Donizetti 3.</t>
+  </si>
+  <si>
+    <t>1624</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1624/052-2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal que sejam adotadas providências para a_x000D_
+adequação e melhoria da sinalização de trânsito na Avenida Henrique Agostineto</t>
+  </si>
+  <si>
+    <t>1625</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1625/053-2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal que seja implantado semáforo no_x000D_
+cruzamento entre a Rua Benedito de Oliveira Santos e a Rua Dr. Pedro de Toledo.</t>
+  </si>
+  <si>
+    <t>1626</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1626/054-2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal que seja implantado semáforo no_x000D_
+cruzamento da Praça Coronel Gustavo Ribeiro com a Rua Moura Andrade.</t>
+  </si>
+  <si>
+    <t>1627</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1627/055-2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal que seja realizada a contratação_x000D_
+emergencial de profissionais para atuação nas creches municipais e diminuição no número de_x000D_
+alunos por sala.</t>
+  </si>
+  <si>
+    <t>1628</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>Paulo Cotrim</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1628/056-2026_-_pscg.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal que sejam adotadas providências_x000D_
+para a manutenção das estradas do Bairro Santo Expedito.</t>
+  </si>
+  <si>
+    <t>1631</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1631/057-2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal que sejam adotadas providências para a_x000D_
+colocação de poste de iluminação pública na Rua Vicente Oscar de Souza, localizada no Bairro_x000D_
+Jardim Redentor (rua abaixo do campo “Toca da Raposa”).</t>
+  </si>
+  <si>
+    <t>1632</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1632/058-2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal que sejam adotadas providências, junto à_x000D_
+concessionária CPFL Energia, para a recolocação de poste localizado na rodovia BR-369, no_x000D_
+trecho Barrânia/Caconde, bem como a devida sinalização do local.</t>
+  </si>
+  <si>
+    <t>1633</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1633/059-2026_-_df.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal que providencie a implantação de painéis_x000D_
+com mapa da cidade e indicação dos principais pontos turísticos, a serem instalados em locais_x000D_
+estratégicos, como praças, entradas do município e pontos de interesse turístico.</t>
+  </si>
+  <si>
+    <t>1634</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1634/060-2026_-_df.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal que sejam adotadas providências para a_x000D_
+realização de operação tapa-buracos na Rua Edmundo Migliaccio, localizada no Bairro Santa_x000D_
+Lúcia.</t>
+  </si>
+  <si>
+    <t>1635</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1635/061-2026_-_df.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal que sejam adotadas providências para a_x000D_
+implantação de um parquinho público no terreno localizado na Rua Dalvo Aiello, no Bairro_x000D_
+Jardim Bela Estância.</t>
+  </si>
+  <si>
+    <t>1636</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1636/062-2026_-_df.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal que sejam adotadas providências para a_x000D_
+realização de limpeza de entulhos na Rua Osvaldo Amadeu, localizada no Bairro Jardim_x000D_
+Alvorada</t>
+  </si>
+  <si>
+    <t>1637</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1637/063-2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal que sejam adotadas providências para a_x000D_
+realização de manutenção urgente no prolongamento da Rua Minas Gerais, nos fundos da_x000D_
+Praça do Rosário (Praça do Cristo Redentor), nas proximidades do nº 235.</t>
+  </si>
+  <si>
+    <t>1638</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1638/064-2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal que seja feita uma manutenção urgente e_x000D_
+geral no parquinho localizado nas proximidades da EMEB “Prof. Walter Gomes Juste” e do_x000D_
+Ginásio Municipal de Esportes “Marcelo Ribeiro”.</t>
+  </si>
+  <si>
+    <t>1639</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1639/065-2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal que providencie a manutenção urgente nas_x000D_
+estradas do Bairro Bom Jesus de Cima, no trecho que vai do “Pizza na Roça” até o morro do_x000D_
+eucalipto do Capitão.</t>
+  </si>
+  <si>
+    <t>1640</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>Frank de Assis, Paulo Cotrim</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1640/066-2026_-_faxm_e_pscg.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Chefe do Executivo a construção de passarela, com corrimão e_x000D_
+iluminação, no trecho que margeia o Ribeirão São Miguel, entre a Rua Carlos Gomes e o final_x000D_
+da Rua João José Nigro, Vila Aprígio.</t>
+  </si>
+  <si>
+    <t>1642</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1642/067-2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indicando ao senhor Prefeito Municipal que sejam adotadas providências para a_x000D_
+realização de manutenção geral na estrada Caconde/Águas Virtuosas, nas proximidades da_x000D_
+Fazenda Santa Rita.</t>
+  </si>
+  <si>
+    <t>1643</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1643/068-2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indicando ao senhor Prefeito Municipal que sejam adotadas providências para a_x000D_
+realização de manutenção geral na estrada que liga Caconde a Palmeiral.</t>
+  </si>
+  <si>
+    <t>1644</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1644/069-2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indicando ao senhor Prefeito Municipal que sejam adotadas providências para a_x000D_
+instalação e manutenção da iluminação pública, bem como a realização de manutenção da via_x000D_
+e construção de canaletas para o adequado escoamento das águas pluviais na rua ainda sem_x000D_
+denominação, localizada no loteamento Pedro Celso, entre as ruas Antônio Semensato e Rua_x000D_
+Hilda Krieger da Costa, CEP 13772-140</t>
+  </si>
+  <si>
+    <t>1645</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>Danilo Alemão, Paulo Cotrim</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1645/070-2026_-_dlc_e_pscg.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao senhor Prefeito Municipal que, com base no art. 60, Capítulo IV,_x000D_
+do Código de Posturas, determine ao departamento competente que notifique o proprietário_x000D_
+do terreno situado ao lado do imóvel localizado na Rua Padre Máximo Cid Vaqueiro, nº 70,_x000D_
+para que realize a devida limpeza do mesmo.</t>
+  </si>
+  <si>
+    <t>1646</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1646/071-2026_-_dlc_e_pscg.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao senhor Prefeito Municipal que, com base no art. 60, Capítulo IV,_x000D_
+do Código de Posturas, determine ao departamento competente que notifique o proprietário_x000D_
+do terreno situado no cruzamento da rua Nilson Cassiano Dias com a rua Otto Antonio_x000D_
+Mathes, para que realize a devida limpeza do mesmo</t>
+  </si>
+  <si>
+    <t>1647</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1647/072-2026_-_dlc_e_pscg.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Senhor Prefeito Municipal que sejam adotadas providências_x000D_
+para a realização de manutenção geral e pavimentação asfáltica nas vias da Travessa_x000D_
+Porto Alegre.</t>
+  </si>
+  <si>
+    <t>1648</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1648/073-2026_-_en.pdf</t>
+  </si>
+  <si>
+    <t>Indicando ao senhor Prefeito Municipal que sejam adotadas providências_x000D_
+para a manutenção da iluminação pública na Rua Antonio Francisco dos Reis “Coruja Locutor”,_x000D_
+que liga a Avenida Sampaio Vidal à Rua Gustavo Cassiolato.</t>
+  </si>
+  <si>
+    <t>1649</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1649/074-2026_-_rsfm.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal que sejam adotadas providências_x000D_
+urgentes para o reparo de um buraco aberto para ligação de água na Rua Oito, nº 81, no_x000D_
+Bairro São José III.</t>
+  </si>
+  <si>
+    <t>1650</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1650/075-2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal que sejam adotadas providências_x000D_
+urgentes para a melhoria da iluminação pública e a realização de roçada no Distrito_x000D_
+Industrial “Sebastião Mathias Thomé”</t>
+  </si>
+  <si>
+    <t>1651</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1651/076-2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal que sejam adotadas providências urgentes_x000D_
+para a instalação de proteção lateral na ponte localizada na entrada do Bairro Quenta Fogo,_x000D_
+sobre o Rio Bom Jesus.</t>
+  </si>
+  <si>
+    <t>1652</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1652/077-2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal que sejam adotadas providências para a_x000D_
+realização de manutenção e melhorias na Estrada Barrânia/Caconde, no trecho do morro_x000D_
+sentido Quenta Fogo.</t>
+  </si>
+  <si>
+    <t>1653</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1653/078-2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal que sejam adotadas providências urgentes_x000D_
+para o reparo da via pública na Rua Padre Máximo Cid Vaquero, nas proximidades do nº 220.</t>
+  </si>
+  <si>
+    <t>1654</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1654/079-2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal que sejam adotadas providências para a_x000D_
+canalização da água pluvial na área localizada nos fundos do Ginásio de Esportes, com saída_x000D_
+para a via inferior.</t>
+  </si>
+  <si>
+    <t>1655</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1655/080-2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal que sejam adotadas providências para a_x000D_
+realização de manutenção, reparos e pintura no Ginásio de Esportes.</t>
+  </si>
+  <si>
+    <t>1656</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1656/081-2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal que sejam adotadas providências para a_x000D_
+instalação de bancos na área externa do Ginásio de Esportes.</t>
+  </si>
+  <si>
+    <t>1657</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1657/082-2026_-_df.pdf</t>
+  </si>
+  <si>
+    <t>Indicando ao senhor Prefeito Municipal que sejam instaladas placas de_x000D_
+identificação com os nomes de todas as Ruas do Jardim Poli.</t>
+  </si>
+  <si>
+    <t>1658</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1658/083-2026_-_dlc_e_pscg.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Senhor Prefeito Municipal que sejam adotadas providências para_x000D_
+a ampliação da vaga destinada à carga e descarga na Santa Casa de Misericórdia de Caconde.</t>
+  </si>
+  <si>
+    <t>1672</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1672/084-2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal que realize uma campanha de_x000D_
+conscientização e combate às queimadas em nosso município.</t>
+  </si>
+  <si>
+    <t>1673</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>Davizinho</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1673/085-2026_-_datj.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao sr. Prefeito Municipal a possibilidade de criação de um Fundo de_x000D_
+Emergência, conta específica para o Departamento de Saúde no mínimo de R$ 50.000,00_x000D_
+(cinquenta mil reais).</t>
+  </si>
+  <si>
+    <t>1674</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1674/086-2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal que sejam adotadas providências para a_x000D_
+realização de manutenção e melhorias na Praça do Bairro Santa Cruz.</t>
+  </si>
+  <si>
+    <t>1675</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1675/087-2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao sr. Prefeito Municipal que sejam adotadas providências para a_x000D_
+manutenção do morrão da Nova Condeixa, no trecho que dá acesso à ponte coberta.</t>
+  </si>
+  <si>
+    <t>1676</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1676/088-2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao sr. Prefeito Municipal que realize a manutenção da estrada do Bairro_x000D_
+São Miguel, especialmente no trecho entre Paulo do Dudi até o Pedrinho Mendes</t>
+  </si>
+  <si>
+    <t>1677</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1677/089-2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao sr. Prefeito Municipal que seja realizada a manutenção da ponte_x000D_
+localizada no Bairro São Miguel, no acesso à região dos Mathias</t>
+  </si>
+  <si>
+    <t>1678</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1678/090_-2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao sr. Prefeito Municipal que providencie a manutenção da estrada do_x000D_
+Bairro São Mateus de Baixo, especialmente no trecho que dá acesso à antiga escolinha.</t>
+  </si>
+  <si>
+    <t>1679</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1679/091-2026_-_en.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal que providencie a substituição da_x000D_
+iluminação pública convencional por iluminação em LED no Bairro Santa Lúcia</t>
+  </si>
+  <si>
+    <t>1680</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1680/092-2026_-_rsfm.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao sr. Prefeito Municipal que providencie a retirada de um coqueiro_x000D_
+localizado rente ao barranco e a árvore localizada junto ao muro da propriedade no imóvel_x000D_
+situado à Rua 25, nº 10, Jardim Redentor.</t>
+  </si>
+  <si>
+    <t>1681</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1681/093_-2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao sr. Prefeito Municipal que instale redutores de velocidade e/ou_x000D_
+lombadas, bem como a implantação de iluminação pública na Vicinal Carmem Fernandes_x000D_
+Neves, no trecho que liga o Bairro Redentor ao Bairro Bela Vista, até a ponte que interliga os_x000D_
+Chalés Pellegrini.</t>
+  </si>
+  <si>
+    <t>1682</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1682/094_-2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal que realize a manutenção na extensão da_x000D_
+Rua Treze de Maio, próximo ao nº 293, no trecho final onde termina o asfalto.</t>
+  </si>
+  <si>
+    <t>1683</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1683/095_-2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao sr. Prefeito Municipal que realize a manutenção nas estradas rurais_x000D_
+dos Bairros Braço Grande, Santa Rosa, Açudinho, Mato Dentro e São Mateus.</t>
+  </si>
+  <si>
+    <t>1684</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1684/096_-2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao sr. Prefeito Municipal que providencie a abertura de uma boca de_x000D_
+lobo destinada ao escoamento de água na sarjeta localizada entre a Rua Vereador Acácio_x000D_
+Ribeiro e a Rua Joaquim de Paula Lima, em local onde atualmente existe um cano furado.</t>
+  </si>
+  <si>
+    <t>1685</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1685/097_-_2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indicando ao sr. Prefeito Municipal, que providencie a limpeza, manutenção e reforma da_x000D_
+Igrejinha da Rua Alonso Leonel de Paiva, entre o Zamai e a entrada do Portal, na SP-344.</t>
+  </si>
+  <si>
+    <t>1686</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1686/098_-_2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao sr. Prefeito Municipal que sejam adotadas providências para a_x000D_
+melhoria e ampliação da iluminação pública em algumas ruas do Bairro Nova Estância, que se_x000D_
+encontram com iluminação insuficiente.</t>
+  </si>
+  <si>
+    <t>1687</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1687/099-2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao senhor Prefeito Municipal que sejam adotadas providências para a_x000D_
+realização de manutenção, roçada e colocação de cascalho nas estradas rurais do Bairro São_x000D_
+Miguel, especialmente nas proximidades do Sítio São Paulo e Morro da Figueira</t>
+  </si>
+  <si>
+    <t>1688</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1688/100_-_2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao sr. Prefeito Municipal que sejam adotadas providências para a_x000D_
+implantação e reforço da sinalização na rotatória que liga a Avenida Nossa Senhora Aparecida_x000D_
+à Vicinal Carmen Fernandes, sentido Muzambinho, no Bairro Redentor, em frente à Igreja de_x000D_
+Santo Expedito.</t>
+  </si>
+  <si>
+    <t>1689</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1689/101_-_2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao senhor Prefeito Municipal que sejam adotadas providências para a_x000D_
+manutenção das estradas rurais dos bairros Padre Donizetti e Graminha.</t>
+  </si>
+  <si>
+    <t>1690</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1690/102_-_2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao sr. Prefeito Municipal que sejam adotadas providências para a_x000D_
+melhoria e ampliação da iluminação pública na Avenida Brasil.</t>
+  </si>
+  <si>
+    <t>1691</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1691/103_-_2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao senhor Prefeito Municipal que sejam adotadas providências para a_x000D_
+manutenção das estradas rurais do Bairro Quenta Fogo, no trecho localizado no km 6 da_x000D_
+estrada de Caconde a Barrânia.</t>
+  </si>
+  <si>
+    <t>1692</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1692/104_-_2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao sr. Prefeito Municipal que sejam adotadas providências para a_x000D_
+instalação e melhoria da iluminação no Centro de Esportes e Lazer “Prefeito José Orrico”, no_x000D_
+Bairro Cristais.</t>
+  </si>
+  <si>
+    <t>1693</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1693/105_-_2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao senhor Prefeito Municipal que sejam adotadas providências urgentes_x000D_
+para a manutenção das estradas do Bairro Barra Grande.</t>
+  </si>
+  <si>
+    <t>1694</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1694/106_-_2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao sr. Prefeito Municipal que providencie a melhoria da iluminação_x000D_
+pública nas proximidades do Cemitério Parque dos Ypês, com a instalação de postes,_x000D_
+holofotes ou outros equipamentos adequados para ampliar a claridade no local.</t>
+  </si>
+  <si>
+    <t>1695</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1695/107_-_2026_-_en.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao sr. Prefeito Municipal que sejam adotadas providências junto aos_x000D_
+órgãos competentes para estudos e implantação de uma unidade do Serviço de Atendimento_x000D_
+Móvel de Urgência (SAMU) no município de Caconde.</t>
+  </si>
+  <si>
+    <t>1696</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1696/108_-_2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao sr. Prefeito Municipal que sejam adotadas providências para a_x000D_
+abertura da rua que liga o Bairro São José à Rua Antonio Semensato.</t>
+  </si>
+  <si>
+    <t>1697</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1697/109_-_2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao sr. Prefeito Municipal que sejam adotadas providências para a limpeza_x000D_
+de toda a extensão do Córrego São Miguel.</t>
+  </si>
+  <si>
+    <t>1698</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1698/110_-_2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao sr. Prefeito Municipal que providencie melhorias na Rua Antonio_x000D_
+Semensato, incluindo iluminação pública, segurança no trânsito, transporte escolar e_x000D_
+adequação do saneamento básico.</t>
+  </si>
+  <si>
+    <t>1699</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1699/111_-_2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao sr. Prefeito Municipal que sejam adotadas providências urgentes para_x000D_
+investigação e solução do forte mau cheiro proveniente de uma manilha que deságua no_x000D_
+Córrego São Miguel, nos fundos da Rua Tapajós nº 08, com a Rua Água Branca.</t>
+  </si>
+  <si>
+    <t>1700</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1700/112_-_2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao sr. Prefeito Municipal que sejam adotadas providências urgentes para_x000D_
+manutenção das estradas do Bairro Cidreira, nas proximidades do Bairro Chapéu Velho, tendo_x000D_
+como referência o Sítio Cantinho do Céu.</t>
+  </si>
+  <si>
+    <t>1701</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1701/113-_2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indicando ao sr. Prefeito Municipal que sejam adotadas providências para a_x000D_
+realização de manutenção e melhorias no campinho society e na Areninha localizados no_x000D_
+Ginásio Municipal.</t>
+  </si>
+  <si>
+    <t>1702</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1702/114-_2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indicando ao sr. Prefeito Municipal que sejam adotadas providências urgentes_x000D_
+para manutenção e reparo das estradas da Boa Vista do Zani.</t>
+  </si>
+  <si>
+    <t>1703</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1703/115-_2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indicando ao sr. Prefeito Municipal que sejam adotadas providências urgentes_x000D_
+para manutenção das estradas do Bairro Cascalho, com aplicação de cascalho nos pontos_x000D_
+mais críticos.</t>
+  </si>
+  <si>
+    <t>1708</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1708/116-2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao sr. Prefeito Municipal que sejam adotadas providências para a_x000D_
+instalação de semáforo no cruzamento da Avenida Henrique Agostineto com a Rua Carlos_x000D_
+Gomes (Rua do Sapo).</t>
+  </si>
+  <si>
+    <t>1709</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1709/117-2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal que sejam adotadas providências para a_x000D_
+manutenção do passeio público danificado na Rua Domingos Mazzilli Sobrinho, às margens do_x000D_
+Córrego São Miguel, bem como que os custos do reparo sejam descontados da empresa_x000D_
+responsável pela execução do serviço de limpeza no local.</t>
+  </si>
+  <si>
+    <t>1710</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1710/118-2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao sr. Prefeito Municipal que sejam adotadas providências para a_x000D_
+construção urgente de calçada na Rua Gustavo Cassiolato, conhecida como “Rua do Barracão_x000D_
+do Padre”.</t>
+  </si>
+  <si>
+    <t>1711</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1711/119-2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao sr. Prefeito Municipal que sejam adotadas providências para a_x000D_
+manutenção da estrada rural do Bairro Pito Aceso, nas proximidades do Parque Aquática.</t>
+  </si>
+  <si>
+    <t>1712</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1712/120-2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao sr. Prefeito Municipal que sejam adotadas providências para a_x000D_
+instalação de semáforo no cruzamento das Ruas Duque de Caxias e Washington Luiz.</t>
+  </si>
+  <si>
+    <t>1713</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>Edinho da Ambulância, Danilo Alemão, Paulo Cotrim</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1713/121-2026_-_en_dlc_e_pscg.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao sr. Prefeito Municipal que sejam adotadas providências para a_x000D_
+realização de iluminação pública no Anel Viário “Lourival de Araújo”.</t>
+  </si>
+  <si>
+    <t>1714</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>Danilo Alemão</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1714/122-2026_-_dlc.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao sr. Prefeito Municipal que sejam adotadas providências para a_x000D_
+instalação de um redutor de velocidade na Rua Niterói, nas proximidades da Escola “Prof._x000D_
+Roque Ielo” e da Creche “Nicola Tortorelli”.</t>
+  </si>
+  <si>
+    <t>1715</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1715/123-2026_-_dlc.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao sr. Prefeito Municipal que sejam adotadas providências para a_x000D_
+manutenção da Rua Sete de Setembro, bem como seja oficiada a Polícia Militar para_x000D_
+intensificar as rondas no local, especialmente após as 23 horas.</t>
+  </si>
+  <si>
+    <t>1716</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1716/124-2026_-_pscg.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao sr. Prefeito Municipal que sejam adotadas providências para_x000D_
+realização de reforma geral no Cemitério Parque dos Ipês, com cercamento de todo o entorno_x000D_
+e implantação de acessibilidade adequada no local.</t>
+  </si>
+  <si>
+    <t>1717</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1717/125-2026_-_pscg.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal que sejam adotadas providências para_x000D_
+realização de manutenção da estrada rural do Bairro Rosseto, próximo à Serra do Cigano.</t>
+  </si>
+  <si>
+    <t>1718</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1718/126-2026_-_pscg.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao sr. Prefeito Municipal que sejam adotadas providências para_x000D_
+realização de roçada e manutenção da estrada rural no Bairro Jabuticabal, aproximadamente_x000D_
+na altura da Venda do Nem até a região da Fortezinha.</t>
+  </si>
+  <si>
+    <t>1719</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1719/127-2026_-_df.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao sr. Prefeito Municipal que sejam adotadas providências para_x000D_
+manutenção da entrada do Centro do Idoso do Bairro Redentor.</t>
+  </si>
+  <si>
+    <t>1720</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1720/128-2026_-_df.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao sr. Prefeito Municipal que sejam adotadas providências para_x000D_
+colocação de pedra brita no entorno do Ginásio Municipal de Esportes “Marcelo Ribeiro”.</t>
+  </si>
+  <si>
+    <t>1721</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1721/129-2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao sr. Prefeito Municipal que sejam adotadas providências para a_x000D_
+instalação de placas informativas na Praça “Pedro Ribeiro de Paiva” (Mirante), com_x000D_
+orientações de preservação e convivência no local.</t>
+  </si>
+  <si>
+    <t>1722</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1722/130-2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao sr. Prefeito Municipal que sejam adotadas providências para a_x000D_
+realização de limpeza geral nos bueiros e bocas de lobo em toda a cidade.</t>
+  </si>
+  <si>
+    <t>1723</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1723/131-2026_-_eb.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao sr. Prefeito Municipal que sejam adotadas providências para a_x000D_
+realização de avaliação técnica das árvores de médio e grande porte existentes na cidade,_x000D_
+especialmente nas proximidades de escolas, praças e locais com grande circulação de_x000D_
+pessoas.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1566/001_-_2026_rsfm.pdf</t>
   </si>
   <si>
     <t>Requer informações para aferição da_x000D_
 efetividade e do alcance social do Auxílio-transporte_x000D_
 Estudantil instituído pela Lei Municipal nº 3.027/2025.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1575/002_-_2026_rsfm.pdf</t>
   </si>
   <si>
@@ -903,113 +2199,276 @@
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1610/008_-_2026_rsfm.pdf</t>
   </si>
   <si>
     <t>REQUER que o Poder Executivo informe:_x000D_
 I – se o Município de Caconde já realizou análise jurídica e_x000D_
 administrativa acerca da aplicação da Lei Complementar Federal nº 226/2026_x000D_
 no âmbito do funcionalismo público municipal</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1611/009_-_2026_rsfm.pdf</t>
   </si>
   <si>
     <t>REQUER que o Poder Executivo informe:_x000D_
 I – qual é o posicionamento jurídico formal da Procuradoria_x000D_
 Jurídica do Município quanto à compatibilidade da Lei Municipal nº 2.735/2019_x000D_
 com a legislação federal atualmente vigente sobre a atividade de taxista;</t>
   </si>
   <si>
+    <t>1641</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1641/010_-_2026_eb.pdf</t>
+  </si>
+  <si>
+    <t>Considerando as constantes solicitações de reparo, precisamos saber as_x000D_
+condições legais do prolongamento da Rua Minas Gerais, com fundos da Praça do_x000D_
+Rosário (praça do Cristo Redentor) nas proximidades do n° 235.</t>
+  </si>
+  <si>
+    <t>1661</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1661/011-2026_eb.pdf</t>
+  </si>
+  <si>
+    <t>Considerando as condições legais de uma rua ainda sem nome, que_x000D_
+fica no loteamento Pedro Celso, entre as Ruas Antônio Semensato e Hilda Krieger_x000D_
+da Costa, CEP 13772-140._x000D_
+Venho respeitosamente, através deste, requerer a seguinte_x000D_
+informação:- quais as condições legais de uma rua ainda sem nome, que fica no_x000D_
+loteamento Pedro Celso, entre as Ruas Antônio Semensato e Hilda Krieger da_x000D_
+Costa, CEP 13772-140. Os moradores pedem infraestrutura. Isso depende de sua_x000D_
+legalidade?</t>
+  </si>
+  <si>
+    <t>1662</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1662/012-_2026_en.pdf</t>
+  </si>
+  <si>
+    <t>considerando que no final da administração passada, foram_x000D_
+realizadas obras na Rua Alfred Nobel, no Bairro Nova Estância, sendo que próximo_x000D_
+à Escada Hidráulica, temos notado o afundamento da rua, sendo que o asfalto_x000D_
+também está muito irregular, apesar do pouco tempo de uso</t>
+  </si>
+  <si>
+    <t>1663</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1663/013_-_2026_faxm.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO, de acordo com as normas regimentais, seja_x000D_
+oficiado ao sr. Prefeito Municipal, para que, por meio da Secretaria Municipal de_x000D_
+Saúde e demais setores competentes, forneça as seguintes informações</t>
+  </si>
+  <si>
+    <t>1664</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1664/014_-_2026_eb.pdf</t>
+  </si>
+  <si>
+    <t>Considerando que a falta de esclarecimento deixa todos os_x000D_
+envolvidos: alunos, pais, funcionários, professores dentre outros em situação_x000D_
+desconfortável:_x000D_
+Requeiro, nos termos regimentais, após ouvido o Plenário, seja_x000D_
+encaminhado ao sr. Prefeito Municipal, o seguinte pedido de informações</t>
+  </si>
+  <si>
+    <t>1665</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1665/015-_2026_en.pdf</t>
+  </si>
+  <si>
+    <t>Considerando que a demora no atendimento pode agravar quadros clínicos_x000D_
+e gerar insatisfação generalizada na população;_x000D_
+Requeiro, de acordo com as normas regimentais, seja oficiado o setor_x000D_
+competente da Prefeitura Municipal, para que nos preste as seguintes informações</t>
+  </si>
+  <si>
+    <t>1704</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1704/016-_2026_rsfm.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal informações sobre as_x000D_
+providências adotadas para implementação das Leis Federais n.º_x000D_
+13.935/2019 e n.º 14.819/2024, que tratam, respectivamente, da_x000D_
+prestação de serviços de psicologia e serviço social nas redes públicas_x000D_
+de educação básica e da Política Nacional de Atenção Psicossocial nas_x000D_
+Comunidades Escolares, no âmbito do Município de Caconde/SP.</t>
+  </si>
+  <si>
+    <t>1705</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1705/017-_2026_rsfm.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal informações sobre a previsão_x000D_
+de conclusão das obras de recapeamento asfáltico na Travessa_x000D_
+Porto Alegre, neste Município de Caconde/SP, onde intervenção de_x000D_
+infraestrutura de drenagem foi realizada em 2025, permanecendo o_x000D_
+logradouro sem pavimentação até a presente data.</t>
+  </si>
+  <si>
     <t>1550</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projetos de Lei Complementar</t>
   </si>
   <si>
     <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1550/plc_001_-_2026_reajuste_salarial_servidores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de revisão geral anual prevista no inciso X, do art. 37 da Constituição Federal, no âmbito do Poder Executivo, e dá outras providências.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Davizinho, Beth Biondi, Edinho da Ambulância</t>
   </si>
   <si>
     <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1604/pr_001-2026_-_regulamenta_ouvidoria.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o procedimento de recebimento,_x000D_
 tratamento, tramitação e encaminhamento de_x000D_
 denúncias e demais manifestações no âmbito_x000D_
 da Câmara Municipal de Caconde, e dá outras_x000D_
 providências.</t>
   </si>
   <si>
+    <t>1660</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1660/001-2026_en.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve, no uso das atribuições que lhe são conferidas_x000D_
+pelo Regimento Interno da Câmara Municipal de Caconde, nos termos dos artigos 268 e_x000D_
+269, requer a inclusão na pauta desta sessão e a apreciação do Plenário da presente_x000D_
+MOÇÃO DE CONGRATULAÇÕES ao Dr. Nereu Rodolfo Krieger da Costa, pelos_x000D_
+relevantes serviços prestados à comunidade cacondense e pelo seu grande destaque além_x000D_
+de nossas fronteiras, enaltecendo o nome de Caconde</t>
+  </si>
+  <si>
+    <t>1706</t>
+  </si>
+  <si>
+    <t>Frank de Assis, Beth Biondi, Daniel Cabeleireiro, Danilo Alemão, Davizinho, Edinho da Ambulância, Paulo Cotrim, Richard Maguim, Toti Contador</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1706/003-2026_faxm_e_demais.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO, após ouvido o soberano plenário,_x000D_
+que seja consignada nos anais desta Casa Legislativa esta Moção de Pesar,_x000D_
+expressando nossas mais sinceras condolências aos familiares e amigos da_x000D_
+senhora Eda Mara Pedro de Faria.</t>
+  </si>
+  <si>
+    <t>1707</t>
+  </si>
+  <si>
+    <t>Beth Biondi, Daniel Cabeleireiro, Danilo Alemão, Davizinho, Edinho da Ambulância, Frank de Assis, Paulo Cotrim, Richard Maguim, Toti Contador</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1707/004-2026_eb_e_demais.pdf</t>
+  </si>
+  <si>
+    <t>requer-se que esta Moção de Pesar seja consignada em_x000D_
+ata e encaminhada à família enlutada, como expressão das mais sinceras condolências desta_x000D_
+Casa de Leis.</t>
+  </si>
+  <si>
     <t>1614</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1614/pll_001-2026-_richard_-_utilidade_publica_uniao.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública o União Esporte Clube, associação sem fins econômicos que desenvolve, no Município de Caconde/SP, projetos esportivos e comunitários voltados à promoção da prática gratuita de esportes, da cidadania e da inclusão social e dá outras providências.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1612/pll_002-2026_institui_a_politica_municipal_caconde_verde_e_azul__lei_ursula_sennewald.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal Caconde Verde e Azul – Lei_x000D_
 Ursula Sennewald, cria o Sistema Municipal de Infraestrutura_x000D_
 Verde e estabelece diretrizes para a proteção das águas, da_x000D_
 vegetação nativa e do território da Estância Climática de_x000D_
 Caconde</t>
+  </si>
+  <si>
+    <t>1659</t>
+  </si>
+  <si>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1659/pll_003-2026_rsfm_denominacao_de_rua.pdf</t>
+  </si>
+  <si>
+    <t>Denomina “Rua Aparecida Messias de Souza”_x000D_
+a atual Rua Projetada D, localizada no Bairro_x000D_
+Chácara Militão, no Município de Caconde/SP,_x000D_
+e dá outras providências.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
     <t>Beth Biondi, Davizinho, Edinho da Ambulância</t>
   </si>
   <si>
     <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1551/pll_compl_001-2026_rga_salarios_funcion_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revisão anual dos salários dos funcionários ativos e comissionado da Câmara Municipal de Caconde.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
@@ -1331,66 +2790,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1552/ple_001_-_credito_especial_173.54595.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1553/ple_002_termo_de_convenio_fomento_e_colaboracao_guarda_mirim.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1554/ple__003_-_cria_o_conselho_fundo_e_o_plano_municipal_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1555/ple_004_credito_suplementar_r_116.20000.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1556/ple_005_credito_especial_r_14.40000.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1557/ple_006_credito_especial_r_379.000.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1613/ple_007_-instituicao_do_auxilio__alimentacao_servidores.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1615/ple_008_-_credito_especial_no_valor_de_r_24.00000.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1616/ple_009_-_credito_especial_no_valor_de_r_99.97500.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1558/001-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1559/002-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1560/003-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1561/004-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1562/005-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1563/006-2026_-_faxm.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1564/007-2026_-_faxm.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1565/008-2026_-_faxm.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1567/in_009-2026_-_df.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1568/in_010-2026_-_df.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1569/011-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1570/012-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1572/014-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1573/015-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1574/016-2026_-_rsfm.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1581/017-2026_-_en.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1582/018-2026_-_en.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1583/019-2026_-_df.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1584/020-2026_-_df.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1585/021-2026_-_df.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1586/022-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1587/023-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1588/024-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1589/025-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1590/026-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1591/027-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1592/028-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1593/029-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1594/030-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1595/031-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1596/032-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1597/033-2026_-_df.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1598/034-2026_-_df.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1599/035-2026_-_df.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1600/036-2026_-_df.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1601/037-2026_-_df.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1602/038-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1603/039-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1605/040-2026_-_rsfm.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1606/041-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1607/042-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1608/043-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1609/044-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1566/001_-_2026_rsfm.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1575/002_-_2026_rsfm.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1576/003_-_2026_rsfm.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1577/004_-_2026_eb.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1578/005_-_2026_eb.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1579/006_-_2026_eb.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1580/007_-_2026_eb.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1610/008_-_2026_rsfm.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1611/009_-_2026_rsfm.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1550/plc_001_-_2026_reajuste_salarial_servidores.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1604/pr_001-2026_-_regulamenta_ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1614/pll_001-2026-_richard_-_utilidade_publica_uniao.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1612/pll_002-2026_institui_a_politica_municipal_caconde_verde_e_azul__lei_ursula_sennewald.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1551/pll_compl_001-2026_rga_salarios_funcion_1.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1552/ple_001_-_credito_especial_173.54595.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1553/ple_002_termo_de_convenio_fomento_e_colaboracao_guarda_mirim.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1554/ple__003_-_cria_o_conselho_fundo_e_o_plano_municipal_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1555/ple_004_credito_suplementar_r_116.20000.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1556/ple_005_credito_especial_r_14.40000.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1557/ple_006_credito_especial_r_379.000.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1613/ple_007_-instituicao_do_auxilio__alimentacao_servidores.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1615/ple_008_-_credito_especial_no_valor_de_r_24.00000.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1616/ple_009_-_credito_especial_no_valor_de_r_99.97500.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1629/ple_010_credito_especial_no_valor_de_r_463.06171.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1630/ple_011_concessao_de_termo_de_convenio_fomento_e_colaboracao.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1666/ple_012__credito_especial_no_valor_de_r_129.48395.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1667/ple_013__credito_especial_8.432.76000.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1668/ple_014__credito_especial_200.00000.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1669/ple_015__credito_especial_14.00000.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1670/ple_016__ldo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1671/ple_017_instituicao_do_fundo_municipal_de_honorarios_advocaticios__fmha.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1558/001-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1559/002-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1560/003-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1561/004-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1562/005-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1563/006-2026_-_faxm.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1564/007-2026_-_faxm.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1565/008-2026_-_faxm.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1567/in_009-2026_-_df.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1568/in_010-2026_-_df.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1569/011-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1570/012-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1572/014-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1573/015-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1574/016-2026_-_rsfm.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1581/017-2026_-_en.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1582/018-2026_-_en.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1583/019-2026_-_df.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1584/020-2026_-_df.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1585/021-2026_-_df.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1586/022-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1587/023-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1588/024-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1589/025-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1590/026-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1591/027-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1592/028-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1593/029-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1594/030-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1595/031-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1596/032-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1597/033-2026_-_df.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1598/034-2026_-_df.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1599/035-2026_-_df.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1600/036-2026_-_df.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1601/037-2026_-_df.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1602/038-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1603/039-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1605/040-2026_-_rsfm.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1606/041-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1607/042-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1608/043-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1609/044-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1617/045-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1618/046-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1619/047-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1620/048-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1621/049-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1622/050-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1623/051-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1624/052-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1625/053-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1626/054-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1627/055-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1628/056-2026_-_pscg.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1631/057-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1632/058-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1633/059-2026_-_df.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1634/060-2026_-_df.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1635/061-2026_-_df.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1636/062-2026_-_df.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1637/063-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1638/064-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1639/065-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1640/066-2026_-_faxm_e_pscg.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1642/067-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1643/068-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1644/069-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1645/070-2026_-_dlc_e_pscg.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1646/071-2026_-_dlc_e_pscg.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1647/072-2026_-_dlc_e_pscg.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1648/073-2026_-_en.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1649/074-2026_-_rsfm.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1650/075-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1651/076-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1652/077-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1653/078-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1654/079-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1655/080-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1656/081-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1657/082-2026_-_df.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1658/083-2026_-_dlc_e_pscg.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1672/084-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1673/085-2026_-_datj.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1674/086-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1675/087-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1676/088-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1677/089-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1678/090_-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1679/091-2026_-_en.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1680/092-2026_-_rsfm.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1681/093_-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1682/094_-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1683/095_-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1684/096_-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1685/097_-_2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1686/098_-_2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1687/099-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1688/100_-_2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1689/101_-_2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1690/102_-_2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1691/103_-_2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1692/104_-_2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1693/105_-_2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1694/106_-_2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1695/107_-_2026_-_en.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1696/108_-_2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1697/109_-_2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1698/110_-_2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1699/111_-_2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1700/112_-_2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1701/113-_2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1702/114-_2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1703/115-_2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1708/116-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1709/117-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1710/118-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1711/119-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1712/120-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1713/121-2026_-_en_dlc_e_pscg.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1714/122-2026_-_dlc.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1715/123-2026_-_dlc.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1716/124-2026_-_pscg.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1717/125-2026_-_pscg.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1718/126-2026_-_pscg.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1719/127-2026_-_df.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1720/128-2026_-_df.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1721/129-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1722/130-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1723/131-2026_-_eb.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1566/001_-_2026_rsfm.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1575/002_-_2026_rsfm.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1576/003_-_2026_rsfm.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1577/004_-_2026_eb.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1578/005_-_2026_eb.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1579/006_-_2026_eb.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1580/007_-_2026_eb.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1610/008_-_2026_rsfm.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1611/009_-_2026_rsfm.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1641/010_-_2026_eb.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1661/011-2026_eb.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1662/012-_2026_en.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1663/013_-_2026_faxm.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1664/014_-_2026_eb.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1665/015-_2026_en.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1704/016-_2026_rsfm.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1705/017-_2026_rsfm.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1550/plc_001_-_2026_reajuste_salarial_servidores.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1604/pr_001-2026_-_regulamenta_ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1660/001-2026_en.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1706/003-2026_faxm_e_demais.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1707/004-2026_eb_e_demais.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1614/pll_001-2026-_richard_-_utilidade_publica_uniao.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1612/pll_002-2026_institui_a_politica_municipal_caconde_verde_e_azul__lei_ursula_sennewald.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1659/pll_003-2026_rsfm_denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2026/1551/pll_compl_001-2026_rga_salarios_funcion_1.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H68"/>
+  <dimension ref="A1:H175"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="41.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="128" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="154.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="247.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -1619,1548 +3078,4330 @@
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H10" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="D11" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="F11" t="s">
+      <c r="H11" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>53</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B12" t="s">
-[...14 lines deleted...]
-      <c r="G12" s="1" t="s">
+      <c r="H12" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
         <v>57</v>
       </c>
-      <c r="B13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D13" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>50</v>
+        <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>58</v>
       </c>
       <c r="H13" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="D14" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>50</v>
+        <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="H14" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="D15" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>50</v>
+        <v>12</v>
       </c>
       <c r="F15" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="H15" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>33</v>
+        <v>69</v>
       </c>
       <c r="D16" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>50</v>
+        <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>67</v>
+        <v>13</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="H16" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>37</v>
+        <v>73</v>
       </c>
       <c r="D17" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>50</v>
+        <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>67</v>
+        <v>13</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="H17" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>41</v>
+        <v>77</v>
       </c>
       <c r="D18" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>50</v>
+        <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>67</v>
+        <v>13</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="H18" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="D19" t="s">
-        <v>49</v>
+        <v>81</v>
       </c>
       <c r="E19" t="s">
-        <v>50</v>
+        <v>82</v>
       </c>
       <c r="F19" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="H19" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>81</v>
+        <v>17</v>
       </c>
       <c r="D20" t="s">
-        <v>49</v>
+        <v>81</v>
       </c>
       <c r="E20" t="s">
-        <v>50</v>
+        <v>82</v>
       </c>
       <c r="F20" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="H20" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>85</v>
+        <v>21</v>
       </c>
       <c r="D21" t="s">
-        <v>49</v>
+        <v>81</v>
       </c>
       <c r="E21" t="s">
-        <v>50</v>
+        <v>82</v>
       </c>
       <c r="F21" t="s">
-        <v>51</v>
+        <v>83</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="H21" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>89</v>
+        <v>25</v>
       </c>
       <c r="D22" t="s">
-        <v>49</v>
+        <v>81</v>
       </c>
       <c r="E22" t="s">
-        <v>50</v>
+        <v>82</v>
       </c>
       <c r="F22" t="s">
-        <v>51</v>
+        <v>83</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="H22" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>93</v>
+        <v>29</v>
       </c>
       <c r="D23" t="s">
-        <v>49</v>
+        <v>81</v>
       </c>
       <c r="E23" t="s">
-        <v>50</v>
+        <v>82</v>
       </c>
       <c r="F23" t="s">
-        <v>51</v>
+        <v>83</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="H23" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>97</v>
+        <v>33</v>
       </c>
       <c r="D24" t="s">
-        <v>49</v>
+        <v>81</v>
       </c>
       <c r="E24" t="s">
-        <v>50</v>
+        <v>82</v>
       </c>
       <c r="F24" t="s">
-        <v>51</v>
+        <v>99</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="H24" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>101</v>
+        <v>37</v>
       </c>
       <c r="D25" t="s">
-        <v>49</v>
+        <v>81</v>
       </c>
       <c r="E25" t="s">
-        <v>50</v>
+        <v>82</v>
       </c>
       <c r="F25" t="s">
-        <v>51</v>
+        <v>99</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="H25" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>105</v>
+        <v>41</v>
       </c>
       <c r="D26" t="s">
-        <v>49</v>
+        <v>81</v>
       </c>
       <c r="E26" t="s">
-        <v>50</v>
+        <v>82</v>
       </c>
       <c r="F26" t="s">
+        <v>99</v>
+      </c>
+      <c r="G26" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="G26" s="1" t="s">
+      <c r="H26" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>108</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>45</v>
+      </c>
+      <c r="D27" t="s">
+        <v>81</v>
+      </c>
+      <c r="E27" t="s">
+        <v>82</v>
+      </c>
+      <c r="F27" t="s">
         <v>109</v>
       </c>
-      <c r="B27" t="s">
-[...2 lines deleted...]
-      <c r="C27" t="s">
+      <c r="G27" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="D27" t="s">
-[...5 lines deleted...]
-      <c r="F27" t="s">
+      <c r="H27" t="s">
         <v>111</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>112</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>49</v>
+      </c>
+      <c r="D28" t="s">
+        <v>81</v>
+      </c>
+      <c r="E28" t="s">
+        <v>82</v>
+      </c>
+      <c r="F28" t="s">
+        <v>109</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H28" t="s">
         <v>114</v>
-      </c>
-[...19 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>119</v>
+        <v>53</v>
       </c>
       <c r="D29" t="s">
-        <v>49</v>
+        <v>81</v>
       </c>
       <c r="E29" t="s">
-        <v>50</v>
+        <v>82</v>
       </c>
       <c r="F29" t="s">
-        <v>111</v>
+        <v>83</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="H29" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>123</v>
+        <v>57</v>
       </c>
       <c r="D30" t="s">
-        <v>49</v>
+        <v>81</v>
       </c>
       <c r="E30" t="s">
-        <v>50</v>
+        <v>82</v>
       </c>
       <c r="F30" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="H30" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>127</v>
+        <v>61</v>
       </c>
       <c r="D31" t="s">
-        <v>49</v>
+        <v>81</v>
       </c>
       <c r="E31" t="s">
-        <v>50</v>
+        <v>82</v>
       </c>
       <c r="F31" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="H31" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>131</v>
+        <v>65</v>
       </c>
       <c r="D32" t="s">
-        <v>49</v>
+        <v>81</v>
       </c>
       <c r="E32" t="s">
-        <v>50</v>
+        <v>82</v>
       </c>
       <c r="F32" t="s">
-        <v>51</v>
+        <v>83</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>132</v>
+        <v>125</v>
       </c>
       <c r="H32" t="s">
-        <v>133</v>
+        <v>126</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>135</v>
+        <v>69</v>
       </c>
       <c r="D33" t="s">
-        <v>49</v>
+        <v>81</v>
       </c>
       <c r="E33" t="s">
-        <v>50</v>
+        <v>82</v>
       </c>
       <c r="F33" t="s">
-        <v>51</v>
+        <v>83</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>136</v>
+        <v>128</v>
       </c>
       <c r="H33" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>138</v>
+        <v>130</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>139</v>
+        <v>73</v>
       </c>
       <c r="D34" t="s">
-        <v>49</v>
+        <v>81</v>
       </c>
       <c r="E34" t="s">
-        <v>50</v>
+        <v>82</v>
       </c>
       <c r="F34" t="s">
-        <v>51</v>
+        <v>131</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>140</v>
+        <v>132</v>
       </c>
       <c r="H34" t="s">
-        <v>141</v>
+        <v>133</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>142</v>
+        <v>134</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>143</v>
+        <v>77</v>
       </c>
       <c r="D35" t="s">
-        <v>49</v>
+        <v>81</v>
       </c>
       <c r="E35" t="s">
-        <v>50</v>
+        <v>82</v>
       </c>
       <c r="F35" t="s">
-        <v>51</v>
+        <v>135</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>144</v>
+        <v>136</v>
       </c>
       <c r="H35" t="s">
-        <v>145</v>
+        <v>137</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>146</v>
+        <v>138</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>147</v>
+        <v>139</v>
       </c>
       <c r="D36" t="s">
-        <v>49</v>
+        <v>81</v>
       </c>
       <c r="E36" t="s">
-        <v>50</v>
+        <v>82</v>
       </c>
       <c r="F36" t="s">
-        <v>51</v>
+        <v>135</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="H36" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>151</v>
+        <v>143</v>
       </c>
       <c r="D37" t="s">
-        <v>49</v>
+        <v>81</v>
       </c>
       <c r="E37" t="s">
-        <v>50</v>
+        <v>82</v>
       </c>
       <c r="F37" t="s">
-        <v>51</v>
+        <v>135</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>152</v>
+        <v>144</v>
       </c>
       <c r="H37" t="s">
-        <v>153</v>
+        <v>145</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>154</v>
+        <v>146</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>155</v>
+        <v>147</v>
       </c>
       <c r="D38" t="s">
-        <v>49</v>
+        <v>81</v>
       </c>
       <c r="E38" t="s">
-        <v>50</v>
+        <v>82</v>
       </c>
       <c r="F38" t="s">
-        <v>51</v>
+        <v>109</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>156</v>
+        <v>148</v>
       </c>
       <c r="H38" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>159</v>
+        <v>151</v>
       </c>
       <c r="D39" t="s">
-        <v>49</v>
+        <v>81</v>
       </c>
       <c r="E39" t="s">
-        <v>50</v>
+        <v>82</v>
       </c>
       <c r="F39" t="s">
-        <v>51</v>
+        <v>109</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>160</v>
+        <v>152</v>
       </c>
       <c r="H39" t="s">
-        <v>161</v>
+        <v>153</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>162</v>
+        <v>154</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>163</v>
+        <v>155</v>
       </c>
       <c r="D40" t="s">
-        <v>49</v>
+        <v>81</v>
       </c>
       <c r="E40" t="s">
-        <v>50</v>
+        <v>82</v>
       </c>
       <c r="F40" t="s">
-        <v>51</v>
+        <v>83</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="H40" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>166</v>
+        <v>158</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>167</v>
+        <v>159</v>
       </c>
       <c r="D41" t="s">
-        <v>49</v>
+        <v>81</v>
       </c>
       <c r="E41" t="s">
-        <v>50</v>
+        <v>82</v>
       </c>
       <c r="F41" t="s">
-        <v>51</v>
+        <v>83</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>168</v>
+        <v>160</v>
       </c>
       <c r="H41" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>170</v>
+        <v>162</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>171</v>
+        <v>163</v>
       </c>
       <c r="D42" t="s">
-        <v>49</v>
+        <v>81</v>
       </c>
       <c r="E42" t="s">
-        <v>50</v>
+        <v>82</v>
       </c>
       <c r="F42" t="s">
-        <v>51</v>
+        <v>83</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>172</v>
+        <v>164</v>
       </c>
       <c r="H42" t="s">
-        <v>173</v>
+        <v>165</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>174</v>
+        <v>166</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>175</v>
+        <v>167</v>
       </c>
       <c r="D43" t="s">
-        <v>49</v>
+        <v>81</v>
       </c>
       <c r="E43" t="s">
-        <v>50</v>
+        <v>82</v>
       </c>
       <c r="F43" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="H43" t="s">
-        <v>177</v>
+        <v>169</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>178</v>
+        <v>170</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>179</v>
+        <v>171</v>
       </c>
       <c r="D44" t="s">
-        <v>49</v>
+        <v>81</v>
       </c>
       <c r="E44" t="s">
-        <v>50</v>
+        <v>82</v>
       </c>
       <c r="F44" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>180</v>
+        <v>172</v>
       </c>
       <c r="H44" t="s">
-        <v>181</v>
+        <v>173</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>182</v>
+        <v>174</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>183</v>
+        <v>175</v>
       </c>
       <c r="D45" t="s">
-        <v>49</v>
+        <v>81</v>
       </c>
       <c r="E45" t="s">
-        <v>50</v>
+        <v>82</v>
       </c>
       <c r="F45" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>184</v>
+        <v>176</v>
       </c>
       <c r="H45" t="s">
-        <v>185</v>
+        <v>177</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>186</v>
+        <v>178</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>187</v>
+        <v>179</v>
       </c>
       <c r="D46" t="s">
-        <v>49</v>
+        <v>81</v>
       </c>
       <c r="E46" t="s">
-        <v>50</v>
+        <v>82</v>
       </c>
       <c r="F46" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>188</v>
+        <v>180</v>
       </c>
       <c r="H46" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>190</v>
+        <v>182</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>191</v>
+        <v>183</v>
       </c>
       <c r="D47" t="s">
-        <v>49</v>
+        <v>81</v>
       </c>
       <c r="E47" t="s">
-        <v>50</v>
+        <v>82</v>
       </c>
       <c r="F47" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>192</v>
+        <v>184</v>
       </c>
       <c r="H47" t="s">
-        <v>193</v>
+        <v>185</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>194</v>
+        <v>186</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>195</v>
+        <v>187</v>
       </c>
       <c r="D48" t="s">
-        <v>49</v>
+        <v>81</v>
       </c>
       <c r="E48" t="s">
-        <v>50</v>
+        <v>82</v>
       </c>
       <c r="F48" t="s">
-        <v>51</v>
+        <v>83</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>196</v>
+        <v>188</v>
       </c>
       <c r="H48" t="s">
-        <v>197</v>
+        <v>189</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>198</v>
+        <v>190</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>199</v>
+        <v>191</v>
       </c>
       <c r="D49" t="s">
-        <v>49</v>
+        <v>81</v>
       </c>
       <c r="E49" t="s">
-        <v>50</v>
+        <v>82</v>
       </c>
       <c r="F49" t="s">
-        <v>51</v>
+        <v>83</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>200</v>
+        <v>192</v>
       </c>
       <c r="H49" t="s">
-        <v>201</v>
+        <v>193</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>202</v>
+        <v>194</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>203</v>
+        <v>195</v>
       </c>
       <c r="D50" t="s">
-        <v>49</v>
+        <v>81</v>
       </c>
       <c r="E50" t="s">
-        <v>50</v>
+        <v>82</v>
       </c>
       <c r="F50" t="s">
-        <v>106</v>
+        <v>83</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>204</v>
+        <v>196</v>
       </c>
       <c r="H50" t="s">
-        <v>205</v>
+        <v>197</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>206</v>
+        <v>198</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>207</v>
+        <v>199</v>
       </c>
       <c r="D51" t="s">
-        <v>49</v>
+        <v>81</v>
       </c>
       <c r="E51" t="s">
-        <v>50</v>
+        <v>82</v>
       </c>
       <c r="F51" t="s">
-        <v>51</v>
+        <v>109</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>208</v>
+        <v>200</v>
       </c>
       <c r="H51" t="s">
-        <v>209</v>
+        <v>201</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>210</v>
+        <v>202</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>211</v>
+        <v>203</v>
       </c>
       <c r="D52" t="s">
-        <v>49</v>
+        <v>81</v>
       </c>
       <c r="E52" t="s">
-        <v>50</v>
+        <v>82</v>
       </c>
       <c r="F52" t="s">
-        <v>51</v>
+        <v>109</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>212</v>
+        <v>204</v>
       </c>
       <c r="H52" t="s">
-        <v>213</v>
+        <v>205</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>214</v>
+        <v>206</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>215</v>
+        <v>207</v>
       </c>
       <c r="D53" t="s">
-        <v>49</v>
+        <v>81</v>
       </c>
       <c r="E53" t="s">
-        <v>50</v>
+        <v>82</v>
       </c>
       <c r="F53" t="s">
-        <v>51</v>
+        <v>109</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>216</v>
+        <v>208</v>
       </c>
       <c r="H53" t="s">
-        <v>217</v>
+        <v>209</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>218</v>
+        <v>210</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>219</v>
+        <v>211</v>
       </c>
       <c r="D54" t="s">
-        <v>49</v>
+        <v>81</v>
       </c>
       <c r="E54" t="s">
-        <v>50</v>
+        <v>82</v>
       </c>
       <c r="F54" t="s">
-        <v>51</v>
+        <v>109</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>220</v>
+        <v>212</v>
       </c>
       <c r="H54" t="s">
-        <v>221</v>
+        <v>213</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>222</v>
+        <v>214</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>10</v>
+        <v>215</v>
       </c>
       <c r="D55" t="s">
-        <v>223</v>
+        <v>81</v>
       </c>
       <c r="E55" t="s">
-        <v>224</v>
+        <v>82</v>
       </c>
       <c r="F55" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>225</v>
+        <v>216</v>
       </c>
       <c r="H55" t="s">
-        <v>226</v>
+        <v>217</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>227</v>
+        <v>218</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>17</v>
+        <v>219</v>
       </c>
       <c r="D56" t="s">
-        <v>223</v>
+        <v>81</v>
       </c>
       <c r="E56" t="s">
-        <v>224</v>
+        <v>82</v>
       </c>
       <c r="F56" t="s">
-        <v>106</v>
+        <v>83</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>228</v>
+        <v>220</v>
       </c>
       <c r="H56" t="s">
-        <v>229</v>
+        <v>221</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>230</v>
+        <v>222</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>21</v>
+        <v>223</v>
       </c>
       <c r="D57" t="s">
-        <v>223</v>
+        <v>81</v>
       </c>
       <c r="E57" t="s">
+        <v>82</v>
+      </c>
+      <c r="F57" t="s">
+        <v>83</v>
+      </c>
+      <c r="G57" s="1" t="s">
         <v>224</v>
       </c>
-      <c r="F57" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H57" t="s">
-        <v>232</v>
+        <v>225</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>233</v>
+        <v>226</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>25</v>
+        <v>227</v>
       </c>
       <c r="D58" t="s">
-        <v>223</v>
+        <v>81</v>
       </c>
       <c r="E58" t="s">
-        <v>224</v>
+        <v>82</v>
       </c>
       <c r="F58" t="s">
-        <v>51</v>
+        <v>131</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>234</v>
+        <v>228</v>
       </c>
       <c r="H58" t="s">
-        <v>235</v>
+        <v>229</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>236</v>
+        <v>230</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>29</v>
+        <v>231</v>
       </c>
       <c r="D59" t="s">
-        <v>223</v>
+        <v>81</v>
       </c>
       <c r="E59" t="s">
-        <v>224</v>
+        <v>82</v>
       </c>
       <c r="F59" t="s">
-        <v>51</v>
+        <v>83</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>237</v>
+        <v>232</v>
       </c>
       <c r="H59" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>239</v>
+        <v>234</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>33</v>
+        <v>235</v>
       </c>
       <c r="D60" t="s">
-        <v>223</v>
+        <v>81</v>
       </c>
       <c r="E60" t="s">
-        <v>224</v>
+        <v>82</v>
       </c>
       <c r="F60" t="s">
-        <v>51</v>
+        <v>83</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="H60" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>37</v>
+        <v>239</v>
       </c>
       <c r="D61" t="s">
-        <v>223</v>
+        <v>81</v>
       </c>
       <c r="E61" t="s">
-        <v>224</v>
+        <v>82</v>
       </c>
       <c r="F61" t="s">
-        <v>51</v>
+        <v>83</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="H61" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
+        <v>242</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>243</v>
+      </c>
+      <c r="D62" t="s">
+        <v>81</v>
+      </c>
+      <c r="E62" t="s">
+        <v>82</v>
+      </c>
+      <c r="F62" t="s">
+        <v>83</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H62" t="s">
         <v>245</v>
-      </c>
-[...19 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
+        <v>246</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>247</v>
+      </c>
+      <c r="D63" t="s">
+        <v>81</v>
+      </c>
+      <c r="E63" t="s">
+        <v>82</v>
+      </c>
+      <c r="F63" t="s">
+        <v>83</v>
+      </c>
+      <c r="G63" s="1" t="s">
         <v>248</v>
       </c>
-      <c r="B63" t="s">
-[...14 lines deleted...]
-      <c r="G63" s="1" t="s">
+      <c r="H63" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
+        <v>250</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
         <v>251</v>
       </c>
-      <c r="B64" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D64" t="s">
+        <v>81</v>
+      </c>
+      <c r="E64" t="s">
+        <v>82</v>
+      </c>
+      <c r="F64" t="s">
+        <v>83</v>
+      </c>
+      <c r="G64" s="1" t="s">
         <v>252</v>
       </c>
-      <c r="E64" t="s">
+      <c r="H64" t="s">
         <v>253</v>
-      </c>
-[...7 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
+        <v>254</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>255</v>
+      </c>
+      <c r="D65" t="s">
+        <v>81</v>
+      </c>
+      <c r="E65" t="s">
+        <v>82</v>
+      </c>
+      <c r="F65" t="s">
+        <v>83</v>
+      </c>
+      <c r="G65" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="B65" t="s">
-[...5 lines deleted...]
-      <c r="D65" t="s">
+      <c r="H65" t="s">
         <v>257</v>
-      </c>
-[...10 lines deleted...]
-        <v>261</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>10</v>
+        <v>259</v>
       </c>
       <c r="D66" t="s">
-        <v>263</v>
+        <v>81</v>
       </c>
       <c r="E66" t="s">
-        <v>264</v>
+        <v>82</v>
       </c>
       <c r="F66" t="s">
-        <v>106</v>
+        <v>83</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>265</v>
+        <v>260</v>
       </c>
       <c r="H66" t="s">
-        <v>266</v>
+        <v>261</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>17</v>
+        <v>263</v>
       </c>
       <c r="D67" t="s">
-        <v>263</v>
+        <v>81</v>
       </c>
       <c r="E67" t="s">
+        <v>82</v>
+      </c>
+      <c r="F67" t="s">
+        <v>83</v>
+      </c>
+      <c r="G67" s="1" t="s">
         <v>264</v>
       </c>
-      <c r="F67" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H67" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
+        <v>266</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>267</v>
+      </c>
+      <c r="D68" t="s">
+        <v>81</v>
+      </c>
+      <c r="E68" t="s">
+        <v>82</v>
+      </c>
+      <c r="F68" t="s">
+        <v>83</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H68" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
         <v>270</v>
       </c>
-      <c r="B68" t="s">
-[...2 lines deleted...]
-      <c r="C68" t="s">
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>271</v>
+      </c>
+      <c r="D69" t="s">
+        <v>81</v>
+      </c>
+      <c r="E69" t="s">
+        <v>82</v>
+      </c>
+      <c r="F69" t="s">
+        <v>83</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="H69" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>274</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>275</v>
+      </c>
+      <c r="D70" t="s">
+        <v>81</v>
+      </c>
+      <c r="E70" t="s">
+        <v>82</v>
+      </c>
+      <c r="F70" t="s">
+        <v>83</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H70" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>278</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>279</v>
+      </c>
+      <c r="D71" t="s">
+        <v>81</v>
+      </c>
+      <c r="E71" t="s">
+        <v>82</v>
+      </c>
+      <c r="F71" t="s">
+        <v>83</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="H71" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>282</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>283</v>
+      </c>
+      <c r="D72" t="s">
+        <v>81</v>
+      </c>
+      <c r="E72" t="s">
+        <v>82</v>
+      </c>
+      <c r="F72" t="s">
+        <v>83</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="H72" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>286</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>287</v>
+      </c>
+      <c r="D73" t="s">
+        <v>81</v>
+      </c>
+      <c r="E73" t="s">
+        <v>82</v>
+      </c>
+      <c r="F73" t="s">
+        <v>83</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H73" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>290</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>291</v>
+      </c>
+      <c r="D74" t="s">
+        <v>81</v>
+      </c>
+      <c r="E74" t="s">
+        <v>82</v>
+      </c>
+      <c r="F74" t="s">
+        <v>292</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H74" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>295</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>296</v>
+      </c>
+      <c r="D75" t="s">
+        <v>81</v>
+      </c>
+      <c r="E75" t="s">
+        <v>82</v>
+      </c>
+      <c r="F75" t="s">
+        <v>83</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H75" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>299</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>300</v>
+      </c>
+      <c r="D76" t="s">
+        <v>81</v>
+      </c>
+      <c r="E76" t="s">
+        <v>82</v>
+      </c>
+      <c r="F76" t="s">
+        <v>83</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="H76" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>303</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>304</v>
+      </c>
+      <c r="D77" t="s">
+        <v>81</v>
+      </c>
+      <c r="E77" t="s">
+        <v>82</v>
+      </c>
+      <c r="F77" t="s">
+        <v>109</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H77" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>307</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>308</v>
+      </c>
+      <c r="D78" t="s">
+        <v>81</v>
+      </c>
+      <c r="E78" t="s">
+        <v>82</v>
+      </c>
+      <c r="F78" t="s">
+        <v>109</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H78" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>311</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>312</v>
+      </c>
+      <c r="D79" t="s">
+        <v>81</v>
+      </c>
+      <c r="E79" t="s">
+        <v>82</v>
+      </c>
+      <c r="F79" t="s">
+        <v>109</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H79" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>315</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>316</v>
+      </c>
+      <c r="D80" t="s">
+        <v>81</v>
+      </c>
+      <c r="E80" t="s">
+        <v>82</v>
+      </c>
+      <c r="F80" t="s">
+        <v>109</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H80" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>319</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>320</v>
+      </c>
+      <c r="D81" t="s">
+        <v>81</v>
+      </c>
+      <c r="E81" t="s">
+        <v>82</v>
+      </c>
+      <c r="F81" t="s">
+        <v>83</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H81" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>323</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>324</v>
+      </c>
+      <c r="D82" t="s">
+        <v>81</v>
+      </c>
+      <c r="E82" t="s">
+        <v>82</v>
+      </c>
+      <c r="F82" t="s">
+        <v>83</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="H82" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>327</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>328</v>
+      </c>
+      <c r="D83" t="s">
+        <v>81</v>
+      </c>
+      <c r="E83" t="s">
+        <v>82</v>
+      </c>
+      <c r="F83" t="s">
+        <v>83</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="H83" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>331</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>332</v>
+      </c>
+      <c r="D84" t="s">
+        <v>81</v>
+      </c>
+      <c r="E84" t="s">
+        <v>82</v>
+      </c>
+      <c r="F84" t="s">
+        <v>333</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="H84" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>336</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>337</v>
+      </c>
+      <c r="D85" t="s">
+        <v>81</v>
+      </c>
+      <c r="E85" t="s">
+        <v>82</v>
+      </c>
+      <c r="F85" t="s">
+        <v>83</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="H85" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>340</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>341</v>
+      </c>
+      <c r="D86" t="s">
+        <v>81</v>
+      </c>
+      <c r="E86" t="s">
+        <v>82</v>
+      </c>
+      <c r="F86" t="s">
+        <v>83</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="H86" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>344</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>345</v>
+      </c>
+      <c r="D87" t="s">
+        <v>81</v>
+      </c>
+      <c r="E87" t="s">
+        <v>82</v>
+      </c>
+      <c r="F87" t="s">
+        <v>83</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="H87" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>348</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>349</v>
+      </c>
+      <c r="D88" t="s">
+        <v>81</v>
+      </c>
+      <c r="E88" t="s">
+        <v>82</v>
+      </c>
+      <c r="F88" t="s">
+        <v>350</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H88" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>353</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>354</v>
+      </c>
+      <c r="D89" t="s">
+        <v>81</v>
+      </c>
+      <c r="E89" t="s">
+        <v>82</v>
+      </c>
+      <c r="F89" t="s">
+        <v>350</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H89" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>357</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>358</v>
+      </c>
+      <c r="D90" t="s">
+        <v>81</v>
+      </c>
+      <c r="E90" t="s">
+        <v>82</v>
+      </c>
+      <c r="F90" t="s">
+        <v>350</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H90" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>361</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>362</v>
+      </c>
+      <c r="D91" t="s">
+        <v>81</v>
+      </c>
+      <c r="E91" t="s">
+        <v>82</v>
+      </c>
+      <c r="F91" t="s">
+        <v>135</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="H91" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>365</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>366</v>
+      </c>
+      <c r="D92" t="s">
+        <v>81</v>
+      </c>
+      <c r="E92" t="s">
+        <v>82</v>
+      </c>
+      <c r="F92" t="s">
+        <v>131</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="H92" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>369</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>370</v>
+      </c>
+      <c r="D93" t="s">
+        <v>81</v>
+      </c>
+      <c r="E93" t="s">
+        <v>82</v>
+      </c>
+      <c r="F93" t="s">
+        <v>83</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="H93" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>373</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>374</v>
+      </c>
+      <c r="D94" t="s">
+        <v>81</v>
+      </c>
+      <c r="E94" t="s">
+        <v>82</v>
+      </c>
+      <c r="F94" t="s">
+        <v>83</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H94" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>377</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>378</v>
+      </c>
+      <c r="D95" t="s">
+        <v>81</v>
+      </c>
+      <c r="E95" t="s">
+        <v>82</v>
+      </c>
+      <c r="F95" t="s">
+        <v>83</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="H95" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>381</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>382</v>
+      </c>
+      <c r="D96" t="s">
+        <v>81</v>
+      </c>
+      <c r="E96" t="s">
+        <v>82</v>
+      </c>
+      <c r="F96" t="s">
+        <v>83</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="H96" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>385</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>386</v>
+      </c>
+      <c r="D97" t="s">
+        <v>81</v>
+      </c>
+      <c r="E97" t="s">
+        <v>82</v>
+      </c>
+      <c r="F97" t="s">
+        <v>83</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H97" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>389</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>390</v>
+      </c>
+      <c r="D98" t="s">
+        <v>81</v>
+      </c>
+      <c r="E98" t="s">
+        <v>82</v>
+      </c>
+      <c r="F98" t="s">
+        <v>83</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="H98" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>393</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>394</v>
+      </c>
+      <c r="D99" t="s">
+        <v>81</v>
+      </c>
+      <c r="E99" t="s">
+        <v>82</v>
+      </c>
+      <c r="F99" t="s">
+        <v>83</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="H99" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>397</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>398</v>
+      </c>
+      <c r="D100" t="s">
+        <v>81</v>
+      </c>
+      <c r="E100" t="s">
+        <v>82</v>
+      </c>
+      <c r="F100" t="s">
+        <v>109</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="H100" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>401</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>402</v>
+      </c>
+      <c r="D101" t="s">
+        <v>81</v>
+      </c>
+      <c r="E101" t="s">
+        <v>82</v>
+      </c>
+      <c r="F101" t="s">
+        <v>350</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="H101" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>405</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>406</v>
+      </c>
+      <c r="D102" t="s">
+        <v>81</v>
+      </c>
+      <c r="E102" t="s">
+        <v>82</v>
+      </c>
+      <c r="F102" t="s">
+        <v>83</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="H102" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>409</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>410</v>
+      </c>
+      <c r="D103" t="s">
+        <v>81</v>
+      </c>
+      <c r="E103" t="s">
+        <v>82</v>
+      </c>
+      <c r="F103" t="s">
+        <v>411</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="H103" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>414</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>415</v>
+      </c>
+      <c r="D104" t="s">
+        <v>81</v>
+      </c>
+      <c r="E104" t="s">
+        <v>82</v>
+      </c>
+      <c r="F104" t="s">
+        <v>83</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="H104" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>418</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>419</v>
+      </c>
+      <c r="D105" t="s">
+        <v>81</v>
+      </c>
+      <c r="E105" t="s">
+        <v>82</v>
+      </c>
+      <c r="F105" t="s">
+        <v>83</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="H105" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>422</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>423</v>
+      </c>
+      <c r="D106" t="s">
+        <v>81</v>
+      </c>
+      <c r="E106" t="s">
+        <v>82</v>
+      </c>
+      <c r="F106" t="s">
+        <v>83</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="H106" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>426</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>427</v>
+      </c>
+      <c r="D107" t="s">
+        <v>81</v>
+      </c>
+      <c r="E107" t="s">
+        <v>82</v>
+      </c>
+      <c r="F107" t="s">
+        <v>83</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="H107" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>430</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>431</v>
+      </c>
+      <c r="D108" t="s">
+        <v>81</v>
+      </c>
+      <c r="E108" t="s">
+        <v>82</v>
+      </c>
+      <c r="F108" t="s">
+        <v>83</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="H108" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>434</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>435</v>
+      </c>
+      <c r="D109" t="s">
+        <v>81</v>
+      </c>
+      <c r="E109" t="s">
+        <v>82</v>
+      </c>
+      <c r="F109" t="s">
+        <v>135</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="H109" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>438</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>439</v>
+      </c>
+      <c r="D110" t="s">
+        <v>81</v>
+      </c>
+      <c r="E110" t="s">
+        <v>82</v>
+      </c>
+      <c r="F110" t="s">
+        <v>131</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="H110" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>442</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>443</v>
+      </c>
+      <c r="D111" t="s">
+        <v>81</v>
+      </c>
+      <c r="E111" t="s">
+        <v>82</v>
+      </c>
+      <c r="F111" t="s">
+        <v>83</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="H111" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>446</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>447</v>
+      </c>
+      <c r="D112" t="s">
+        <v>81</v>
+      </c>
+      <c r="E112" t="s">
+        <v>82</v>
+      </c>
+      <c r="F112" t="s">
+        <v>83</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="H112" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>450</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>451</v>
+      </c>
+      <c r="D113" t="s">
+        <v>81</v>
+      </c>
+      <c r="E113" t="s">
+        <v>82</v>
+      </c>
+      <c r="F113" t="s">
+        <v>83</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="H113" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>454</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>455</v>
+      </c>
+      <c r="D114" t="s">
+        <v>81</v>
+      </c>
+      <c r="E114" t="s">
+        <v>82</v>
+      </c>
+      <c r="F114" t="s">
+        <v>83</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="H114" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>458</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>459</v>
+      </c>
+      <c r="D115" t="s">
+        <v>81</v>
+      </c>
+      <c r="E115" t="s">
+        <v>82</v>
+      </c>
+      <c r="F115" t="s">
+        <v>83</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="H115" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>462</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>463</v>
+      </c>
+      <c r="D116" t="s">
+        <v>81</v>
+      </c>
+      <c r="E116" t="s">
+        <v>82</v>
+      </c>
+      <c r="F116" t="s">
+        <v>83</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="H116" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>466</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>467</v>
+      </c>
+      <c r="D117" t="s">
+        <v>81</v>
+      </c>
+      <c r="E117" t="s">
+        <v>82</v>
+      </c>
+      <c r="F117" t="s">
+        <v>83</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="H117" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>470</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>471</v>
+      </c>
+      <c r="D118" t="s">
+        <v>81</v>
+      </c>
+      <c r="E118" t="s">
+        <v>82</v>
+      </c>
+      <c r="F118" t="s">
+        <v>83</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="H118" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>474</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>475</v>
+      </c>
+      <c r="D119" t="s">
+        <v>81</v>
+      </c>
+      <c r="E119" t="s">
+        <v>82</v>
+      </c>
+      <c r="F119" t="s">
+        <v>83</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="H119" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>478</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>479</v>
+      </c>
+      <c r="D120" t="s">
+        <v>81</v>
+      </c>
+      <c r="E120" t="s">
+        <v>82</v>
+      </c>
+      <c r="F120" t="s">
+        <v>83</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="H120" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>482</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>483</v>
+      </c>
+      <c r="D121" t="s">
+        <v>81</v>
+      </c>
+      <c r="E121" t="s">
+        <v>82</v>
+      </c>
+      <c r="F121" t="s">
+        <v>83</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="H121" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>486</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>487</v>
+      </c>
+      <c r="D122" t="s">
+        <v>81</v>
+      </c>
+      <c r="E122" t="s">
+        <v>82</v>
+      </c>
+      <c r="F122" t="s">
+        <v>83</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="H122" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>490</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>491</v>
+      </c>
+      <c r="D123" t="s">
+        <v>81</v>
+      </c>
+      <c r="E123" t="s">
+        <v>82</v>
+      </c>
+      <c r="F123" t="s">
+        <v>83</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="H123" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>494</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>495</v>
+      </c>
+      <c r="D124" t="s">
+        <v>81</v>
+      </c>
+      <c r="E124" t="s">
+        <v>82</v>
+      </c>
+      <c r="F124" t="s">
+        <v>83</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="H124" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>498</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>499</v>
+      </c>
+      <c r="D125" t="s">
+        <v>81</v>
+      </c>
+      <c r="E125" t="s">
+        <v>82</v>
+      </c>
+      <c r="F125" t="s">
+        <v>135</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="H125" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>502</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>503</v>
+      </c>
+      <c r="D126" t="s">
+        <v>81</v>
+      </c>
+      <c r="E126" t="s">
+        <v>82</v>
+      </c>
+      <c r="F126" t="s">
+        <v>83</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="H126" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>506</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>507</v>
+      </c>
+      <c r="D127" t="s">
+        <v>81</v>
+      </c>
+      <c r="E127" t="s">
+        <v>82</v>
+      </c>
+      <c r="F127" t="s">
+        <v>83</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="H127" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>510</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>511</v>
+      </c>
+      <c r="D128" t="s">
+        <v>81</v>
+      </c>
+      <c r="E128" t="s">
+        <v>82</v>
+      </c>
+      <c r="F128" t="s">
+        <v>83</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="H128" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>514</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>515</v>
+      </c>
+      <c r="D129" t="s">
+        <v>81</v>
+      </c>
+      <c r="E129" t="s">
+        <v>82</v>
+      </c>
+      <c r="F129" t="s">
+        <v>83</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="H129" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>518</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>519</v>
+      </c>
+      <c r="D130" t="s">
+        <v>81</v>
+      </c>
+      <c r="E130" t="s">
+        <v>82</v>
+      </c>
+      <c r="F130" t="s">
+        <v>83</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="H130" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>522</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>523</v>
+      </c>
+      <c r="D131" t="s">
+        <v>81</v>
+      </c>
+      <c r="E131" t="s">
+        <v>82</v>
+      </c>
+      <c r="F131" t="s">
+        <v>83</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="H131" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>526</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>527</v>
+      </c>
+      <c r="D132" t="s">
+        <v>81</v>
+      </c>
+      <c r="E132" t="s">
+        <v>82</v>
+      </c>
+      <c r="F132" t="s">
+        <v>83</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="H132" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>530</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>531</v>
+      </c>
+      <c r="D133" t="s">
+        <v>81</v>
+      </c>
+      <c r="E133" t="s">
+        <v>82</v>
+      </c>
+      <c r="F133" t="s">
+        <v>83</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="H133" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>534</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>535</v>
+      </c>
+      <c r="D134" t="s">
+        <v>81</v>
+      </c>
+      <c r="E134" t="s">
+        <v>82</v>
+      </c>
+      <c r="F134" t="s">
+        <v>83</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="H134" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>538</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>539</v>
+      </c>
+      <c r="D135" t="s">
+        <v>81</v>
+      </c>
+      <c r="E135" t="s">
+        <v>82</v>
+      </c>
+      <c r="F135" t="s">
+        <v>83</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="H135" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>542</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>543</v>
+      </c>
+      <c r="D136" t="s">
+        <v>81</v>
+      </c>
+      <c r="E136" t="s">
+        <v>82</v>
+      </c>
+      <c r="F136" t="s">
+        <v>83</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="H136" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>546</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>547</v>
+      </c>
+      <c r="D137" t="s">
+        <v>81</v>
+      </c>
+      <c r="E137" t="s">
+        <v>82</v>
+      </c>
+      <c r="F137" t="s">
+        <v>83</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="H137" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>550</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>551</v>
+      </c>
+      <c r="D138" t="s">
+        <v>81</v>
+      </c>
+      <c r="E138" t="s">
+        <v>82</v>
+      </c>
+      <c r="F138" t="s">
+        <v>83</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="H138" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>554</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>555</v>
+      </c>
+      <c r="D139" t="s">
+        <v>81</v>
+      </c>
+      <c r="E139" t="s">
+        <v>82</v>
+      </c>
+      <c r="F139" t="s">
+        <v>556</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="H139" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>559</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>560</v>
+      </c>
+      <c r="D140" t="s">
+        <v>81</v>
+      </c>
+      <c r="E140" t="s">
+        <v>82</v>
+      </c>
+      <c r="F140" t="s">
+        <v>561</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="H140" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>564</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>565</v>
+      </c>
+      <c r="D141" t="s">
+        <v>81</v>
+      </c>
+      <c r="E141" t="s">
+        <v>82</v>
+      </c>
+      <c r="F141" t="s">
+        <v>561</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="H141" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>568</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>569</v>
+      </c>
+      <c r="D142" t="s">
+        <v>81</v>
+      </c>
+      <c r="E142" t="s">
+        <v>82</v>
+      </c>
+      <c r="F142" t="s">
+        <v>292</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="H142" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>572</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>573</v>
+      </c>
+      <c r="D143" t="s">
+        <v>81</v>
+      </c>
+      <c r="E143" t="s">
+        <v>82</v>
+      </c>
+      <c r="F143" t="s">
+        <v>292</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="H143" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>576</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>577</v>
+      </c>
+      <c r="D144" t="s">
+        <v>81</v>
+      </c>
+      <c r="E144" t="s">
+        <v>82</v>
+      </c>
+      <c r="F144" t="s">
+        <v>292</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="H144" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>580</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>581</v>
+      </c>
+      <c r="D145" t="s">
+        <v>81</v>
+      </c>
+      <c r="E145" t="s">
+        <v>82</v>
+      </c>
+      <c r="F145" t="s">
+        <v>109</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="H145" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>584</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>585</v>
+      </c>
+      <c r="D146" t="s">
+        <v>81</v>
+      </c>
+      <c r="E146" t="s">
+        <v>82</v>
+      </c>
+      <c r="F146" t="s">
+        <v>109</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="H146" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>588</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>589</v>
+      </c>
+      <c r="D147" t="s">
+        <v>81</v>
+      </c>
+      <c r="E147" t="s">
+        <v>82</v>
+      </c>
+      <c r="F147" t="s">
+        <v>83</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="H147" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>592</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>593</v>
+      </c>
+      <c r="D148" t="s">
+        <v>81</v>
+      </c>
+      <c r="E148" t="s">
+        <v>82</v>
+      </c>
+      <c r="F148" t="s">
+        <v>83</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="H148" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>596</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>597</v>
+      </c>
+      <c r="D149" t="s">
+        <v>81</v>
+      </c>
+      <c r="E149" t="s">
+        <v>82</v>
+      </c>
+      <c r="F149" t="s">
+        <v>83</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="H149" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>600</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
         <v>10</v>
       </c>
-      <c r="D68" t="s">
-[...12 lines deleted...]
-        <v>275</v>
+      <c r="D150" t="s">
+        <v>601</v>
+      </c>
+      <c r="E150" t="s">
+        <v>602</v>
+      </c>
+      <c r="F150" t="s">
+        <v>131</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="H150" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>605</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>17</v>
+      </c>
+      <c r="D151" t="s">
+        <v>601</v>
+      </c>
+      <c r="E151" t="s">
+        <v>602</v>
+      </c>
+      <c r="F151" t="s">
+        <v>131</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="H151" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>608</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>21</v>
+      </c>
+      <c r="D152" t="s">
+        <v>601</v>
+      </c>
+      <c r="E152" t="s">
+        <v>602</v>
+      </c>
+      <c r="F152" t="s">
+        <v>131</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="H152" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>611</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>25</v>
+      </c>
+      <c r="D153" t="s">
+        <v>601</v>
+      </c>
+      <c r="E153" t="s">
+        <v>602</v>
+      </c>
+      <c r="F153" t="s">
+        <v>83</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="H153" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>614</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>29</v>
+      </c>
+      <c r="D154" t="s">
+        <v>601</v>
+      </c>
+      <c r="E154" t="s">
+        <v>602</v>
+      </c>
+      <c r="F154" t="s">
+        <v>83</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="H154" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>617</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>33</v>
+      </c>
+      <c r="D155" t="s">
+        <v>601</v>
+      </c>
+      <c r="E155" t="s">
+        <v>602</v>
+      </c>
+      <c r="F155" t="s">
+        <v>83</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="H155" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>620</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>37</v>
+      </c>
+      <c r="D156" t="s">
+        <v>601</v>
+      </c>
+      <c r="E156" t="s">
+        <v>602</v>
+      </c>
+      <c r="F156" t="s">
+        <v>83</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="H156" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>623</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>41</v>
+      </c>
+      <c r="D157" t="s">
+        <v>601</v>
+      </c>
+      <c r="E157" t="s">
+        <v>602</v>
+      </c>
+      <c r="F157" t="s">
+        <v>131</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="H157" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>626</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>45</v>
+      </c>
+      <c r="D158" t="s">
+        <v>601</v>
+      </c>
+      <c r="E158" t="s">
+        <v>602</v>
+      </c>
+      <c r="F158" t="s">
+        <v>131</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="H158" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>629</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>49</v>
+      </c>
+      <c r="D159" t="s">
+        <v>601</v>
+      </c>
+      <c r="E159" t="s">
+        <v>602</v>
+      </c>
+      <c r="F159" t="s">
+        <v>83</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="H159" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>632</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>53</v>
+      </c>
+      <c r="D160" t="s">
+        <v>601</v>
+      </c>
+      <c r="E160" t="s">
+        <v>602</v>
+      </c>
+      <c r="F160" t="s">
+        <v>83</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="H160" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>635</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>57</v>
+      </c>
+      <c r="D161" t="s">
+        <v>601</v>
+      </c>
+      <c r="E161" t="s">
+        <v>602</v>
+      </c>
+      <c r="F161" t="s">
+        <v>135</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="H161" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>638</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>61</v>
+      </c>
+      <c r="D162" t="s">
+        <v>601</v>
+      </c>
+      <c r="E162" t="s">
+        <v>602</v>
+      </c>
+      <c r="F162" t="s">
+        <v>99</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="H162" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>641</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>65</v>
+      </c>
+      <c r="D163" t="s">
+        <v>601</v>
+      </c>
+      <c r="E163" t="s">
+        <v>602</v>
+      </c>
+      <c r="F163" t="s">
+        <v>83</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="H163" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>644</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>69</v>
+      </c>
+      <c r="D164" t="s">
+        <v>601</v>
+      </c>
+      <c r="E164" t="s">
+        <v>602</v>
+      </c>
+      <c r="F164" t="s">
+        <v>135</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="H164" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>647</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>73</v>
+      </c>
+      <c r="D165" t="s">
+        <v>601</v>
+      </c>
+      <c r="E165" t="s">
+        <v>602</v>
+      </c>
+      <c r="F165" t="s">
+        <v>131</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="H165" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>650</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>77</v>
+      </c>
+      <c r="D166" t="s">
+        <v>601</v>
+      </c>
+      <c r="E166" t="s">
+        <v>602</v>
+      </c>
+      <c r="F166" t="s">
+        <v>131</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="H166" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>653</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>10</v>
+      </c>
+      <c r="D167" t="s">
+        <v>654</v>
+      </c>
+      <c r="E167" t="s">
+        <v>655</v>
+      </c>
+      <c r="F167" t="s">
+        <v>13</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="H167" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>658</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>10</v>
+      </c>
+      <c r="D168" t="s">
+        <v>659</v>
+      </c>
+      <c r="E168" t="s">
+        <v>660</v>
+      </c>
+      <c r="F168" t="s">
+        <v>661</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="H168" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>664</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>10</v>
+      </c>
+      <c r="D169" t="s">
+        <v>665</v>
+      </c>
+      <c r="E169" t="s">
+        <v>666</v>
+      </c>
+      <c r="F169" t="s">
+        <v>135</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="H169" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>669</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>21</v>
+      </c>
+      <c r="D170" t="s">
+        <v>665</v>
+      </c>
+      <c r="E170" t="s">
+        <v>666</v>
+      </c>
+      <c r="F170" t="s">
+        <v>670</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="H170" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>673</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>25</v>
+      </c>
+      <c r="D171" t="s">
+        <v>665</v>
+      </c>
+      <c r="E171" t="s">
+        <v>666</v>
+      </c>
+      <c r="F171" t="s">
+        <v>674</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="H171" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>677</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>10</v>
+      </c>
+      <c r="D172" t="s">
+        <v>678</v>
+      </c>
+      <c r="E172" t="s">
+        <v>679</v>
+      </c>
+      <c r="F172" t="s">
+        <v>131</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="H172" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>682</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>17</v>
+      </c>
+      <c r="D173" t="s">
+        <v>678</v>
+      </c>
+      <c r="E173" t="s">
+        <v>679</v>
+      </c>
+      <c r="F173" t="s">
+        <v>131</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="H173" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>685</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>21</v>
+      </c>
+      <c r="D174" t="s">
+        <v>678</v>
+      </c>
+      <c r="E174" t="s">
+        <v>679</v>
+      </c>
+      <c r="F174" t="s">
+        <v>131</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="H174" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>688</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>10</v>
+      </c>
+      <c r="D175" t="s">
+        <v>689</v>
+      </c>
+      <c r="E175" t="s">
+        <v>690</v>
+      </c>
+      <c r="F175" t="s">
+        <v>691</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="H175" t="s">
+        <v>693</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3188,50 +7429,157 @@
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>