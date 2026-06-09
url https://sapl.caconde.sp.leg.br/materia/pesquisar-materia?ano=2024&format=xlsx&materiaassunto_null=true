--- v0 (2025-12-14)
+++ v1 (2026-06-09)
@@ -51,1123 +51,1123 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/996/ple_001_abertura_de_credito_especial_r_72.00000.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/996/ple_001_abertura_de_credito_especial_r_72.00000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial valor de R$ 72.000,00 do orçamento municipal e dá outras providências.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Joao Filipe Muniz Basilli</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/994/ple_002-2024_altera_fundo_municipal_implantacao_de_empreendimentos_imobiliarios.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/994/ple_002-2024_altera_fundo_municipal_implantacao_de_empreendimentos_imobiliarios.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do Fundo Municipal para_x000D_
 Melhoria de Infraestrutura e Urbanização e da_x000D_
 contrapartida para implantação de_x000D_
 empreendimentos imobiliários, nas modalidades_x000D_
 loteamento e condomínio, e dá outras providências.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/995/ple_003_dispoe_sobre_abertura_de_credito_adicional_800_mil_merenda_escolar.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/995/ple_003_dispoe_sobre_abertura_de_credito_adicional_800_mil_merenda_escolar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional_x000D_
 Suplementar no valor de R$ 800.000,00 do_x000D_
 orçamento municipal e dá outras_x000D_
 providências</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/997/ple_004_dispoe_sobre_instalacao_de_parklet.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/997/ple_004_dispoe_sobre_instalacao_de_parklet.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação e o uso de extensão_x000D_
 do passeio público, denominado PARKLET e _x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/998/ple_005_institui_o_plano_diretor_de_controle_de_erosao_rural.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/998/ple_005_institui_o_plano_diretor_de_controle_de_erosao_rural.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Diretor de Controle de Erosão_x000D_
 Rural de Caconde e dá outras providências.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/999/ple_006_abertura_de_credito_especial_de_r_66.60850.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/999/ple_006_abertura_de_credito_especial_de_r_66.60850.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Especial valor de_x000D_
 R$ 66.608,50 do orçamento municipal e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1000/ple_007__abertura_de_credito_suplementar_de_r_133.21700.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1000/ple_007__abertura_de_credito_suplementar_de_r_133.21700.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Suplementar valor_x000D_
 de R$ 133.217,00 do orçamento municipal e dá_x000D_
 outras providências</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1001/ple_008_reurb.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1001/ple_008_reurb.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do Inciso VI do_x000D_
 Artigo 1º da Lei nº 2800 de 24 de agosto de_x000D_
 2021, que dispõe sobre demais exigências_x000D_
 para aprovação de projetos de REURB (Lei_x000D_
 Federal 13.465/17).</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1002/ple_009__doacao_de_lotes_distrito_industrial.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1002/ple_009__doacao_de_lotes_distrito_industrial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município da Estância Climática de_x000D_
 Caconde a doar os Lotes nº 17 e 18, Quadra “B” do_x000D_
 Distrito Industrial “Sebastião Mathias Thomé” à_x000D_
 Empresa Flavio Henrique de Andrade ME, inscrita_x000D_
 no CNPJ nº 50.391.589/0001-74 e da outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1003/ple_010_ldo_2025.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1003/ple_010_ldo_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre LDO Lei Diretrizes Orçamentárias para_x000D_
 elaboração e execução da lei orçamentária para o exercício_x000D_
 financeiro de 2025.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1011/ple_011_credito_suplementar_de_r_268.50000.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1011/ple_011_credito_suplementar_de_r_268.50000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional_x000D_
 Suplementar valor de R$ 268.500,00 do orçamento_x000D_
 municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1012/ple_012_credito_suplementar_de_r_68.00000.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1012/ple_012_credito_suplementar_de_r_68.00000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial_x000D_
 valor de R$ 182.000,00 e abertura de Crédito_x000D_
 Adicional Suplementar no valor de R$ 68.000,00 do_x000D_
 orçamento municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1013/ple_013_credito_especial_de_r_89.60106.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1013/ple_013_credito_especial_de_r_89.60106.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial_x000D_
 valor de R$ 89.601,06 do orçamento municipal e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/</t>
+    <t>http://sapl.caconde.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Especial valor_x000D_
 de R$ 400.000,00 do orçamento municipal e dá_x000D_
 outras providências</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1016/ple_015_credito_especial_de_r_330.00000.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1016/ple_015_credito_especial_de_r_330.00000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Especial_x000D_
 valor de R$ 330.000,00 do orçamento_x000D_
 municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1017/ple_016_credito_especial_de_r_630.00000.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1017/ple_016_credito_especial_de_r_630.00000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Especial_x000D_
 valor de R$ 630.000,00 do orçamento_x000D_
 municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1044/ple_017_alteracoes_na_metodologia_de_cobranca_judicial_e_extrajudicial_dos_debitos_tributarios_e_nao_tributarios..pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1044/ple_017_alteracoes_na_metodologia_de_cobranca_judicial_e_extrajudicial_dos_debitos_tributarios_e_nao_tributarios..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações na metodologia de cobrança_x000D_
 judicial e extrajudicial dos débitos tributários e não_x000D_
 tributários, inscritos em dívida ativa municipal e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1045/ple_019_credito_especial_de_r_500.00000.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1045/ple_019_credito_especial_de_r_500.00000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Especial no_x000D_
 valor de R$ 500.000,00 do orçamento_x000D_
 municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1046/ple_020__credito_suplementar_de_r_210.00000.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1046/ple_020__credito_suplementar_de_r_210.00000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito_x000D_
 Suplementar no valor de R$ 210.000,00 do_x000D_
 orçamento municipal e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1047/ple_021__credito_suplementar_de_r_500.00000.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1047/ple_021__credito_suplementar_de_r_500.00000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito_x000D_
 Suplementar no valor de R$ 500.000,00 do_x000D_
 orçamento municipal e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1048/ple_023__credito_suplementar_de_r_419.32272.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1048/ple_023__credito_suplementar_de_r_419.32272.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Especial valor de_x000D_
 R$ 419.322,72 do orçamento municipal e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1049/ple_024_credito_especial_de_r_15.51532.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1049/ple_024_credito_especial_de_r_15.51532.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Especial_x000D_
 valor de R$ 15.515,32 do orçamento_x000D_
 municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1051/ple_025_antenas_5g.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1051/ple_025_antenas_5g.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o procedimento para a instalação de infraestrutura de suporte para Estação Transmissora de Radiocomunicação - ETR autorizada pela Agência Nacional de Telecomunicações - ANATEL, nos termos da legislação federal vigente.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1052/ple_026_credito_especial_de_r_22.00000.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1052/ple_026_credito_especial_de_r_22.00000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional _x000D_
 Suplementar valor de R$ 22.000,00 do orçamento _x000D_
 municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1063/proj027_loa_2025.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1063/proj027_loa_2025.pdf</t>
   </si>
   <si>
     <t>Estima o Orçamento Municipal para o Exercício de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1064/ple_028_dispoe_sobre_alteracao_da_lei_municipal_2409__de_2009.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1064/ple_028_dispoe_sobre_alteracao_da_lei_municipal_2409__de_2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do inciso II, do art. 3º, da Lei Municipal nº 2409, de 08/09/09, que “define as normas de regime de concessão de adiantamento e cartão corporativo a servidores municipais”.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1061/ple_029_credito_especial_r_200.00000.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1061/ple_029_credito_especial_r_200.00000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Especial no valor de R$ 200.000,00 do orçamento municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1062/ple_030_instituicao_de_zona_de_urbanizacao.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1062/ple_030_instituicao_de_zona_de_urbanizacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre instituição de zona de urbanização específica e dá outras providências.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1068/ple_031_dispoe_sobre_o_zoneamento_uso_ocupacao_e_parcelamento_do_solo.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1068/ple_031_dispoe_sobre_o_zoneamento_uso_ocupacao_e_parcelamento_do_solo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Zoneamento, Uso, Ocupação e Parcelamento do Solo no Município da Estância Climática de Caconde e da outras providencias.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1069/ple_032_dispoe_sobre_politica_de_desenvolvimento_urbano_e_o_plano_diretor_de_desenvolvimento_da_estancia_climatica_de_caconde.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1069/ple_032_dispoe_sobre_politica_de_desenvolvimento_urbano_e_o_plano_diretor_de_desenvolvimento_da_estancia_climatica_de_caconde.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Política de Desenvolvimento Urbano eo Plano Diretor de Desenvolvimento da Estância Climática de Caconde</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Edvaldo da Barra</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/991/in_001-2024_eeg.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/991/in_001-2024_eeg.pdf</t>
   </si>
   <si>
     <t>Considerando o Art.7 Cap.VI parte b) da Lei Orgânica do_x000D_
 Município de Caconde-SP, em que compete ao Município organizar e prestar,_x000D_
 direta ou sob concessão ou permissão entre outros serviços o abastecimento_x000D_
 de água, indico ao Exmo. Prefeito João Filipe a possibilidade de junto ao_x000D_
 departamento competente perfurar um poço artesiano no Distrito de Barrânia.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>Richard Maguim</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1007/in_002-2024_rsfm.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1007/in_002-2024_rsfm.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito a adesão ao Programa_x000D_
 SUS Digital.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>Silvano do Bar, Danilo Alemão, Sandro Aparecido Martins</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1008/in_003-2024_saf_e_ou.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1008/in_003-2024_saf_e_ou.pdf</t>
   </si>
   <si>
     <t>Indicamos ao sr. Prefeito Municipal e ao DER – Regional de Rio Claro,_x000D_
 que estudem a possibilidade de realizar a instalação de um Guard Rail, na Rodovia_x000D_
 João Bravo Caldeira, próximo ao Portal, sentido Tapiratiba.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>Ivani Cabelereira</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1009/in_004-2024_iasp.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1009/in_004-2024_iasp.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal para que estude a possibilidade de_x000D_
 criação de um estacionamento na rua Nestor Ribeiro Nogueira, ao lado da EMEB Prof._x000D_
 Ernesto Cardoso de Paiva</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>Sandro Aparecido Martins</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1010/in_005-2024_sam.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1010/in_005-2024_sam.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Sr. Prefeito Municipal para que analise a possibilidade de implantar uma lombada ou lombofaixa na rua Aroldo Nogueira Tortorelli, próximo ao Supermercado Souza.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1018/indicacao_sandro_007_-_barras_de_protecao.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1018/indicacao_sandro_007_-_barras_de_protecao.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal a possibilidade de instalar barras de proteção_x000D_
 na Rua Tupis, no Bairro Santa Cruz, em frente a casa nº 84.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal a possibilidade de realizar uma operação_x000D_
 tapa buracos na Rua São Pedro, no Bairro dos Estados.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1027/in_009-2024_iasp.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1027/in_009-2024_iasp.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal para que estude a possibilidade de instalação_x000D_
 de sinalização horizontal, com sinal de PARE no cruzamento das Rua José Orrico e Francisco_x000D_
 Maia.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1028/in_010-2024_iasp.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1028/in_010-2024_iasp.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal para que estude a possibilidade de instalação_x000D_
 de uma placa de proibido estacionar, ou um estacionamento rotativo para ônibus escolares_x000D_
 em frente a APAE.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1021/in_011-2024_sam.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1021/in_011-2024_sam.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal a possibilidade de regulamentar as vagas de_x000D_
 estacionamento nas proximidades da Santa Casa de Misericórdia de Caconde.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>Danilo Alemão, Sandro Aparecido Martins, Silvano do Bar</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1029/in_012-2024_dlc_sam_saf.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1029/in_012-2024_dlc_sam_saf.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Sr. Prefeito Municipal a possibilidade de instalar uma grade de_x000D_
 proteção na Avenida Liberdade, nas proximidades do Val Supermercados.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1022/in_013-2024_sam.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1022/in_013-2024_sam.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal para que solicite ao departamento competente_x000D_
 para que realize a reconstrução das guias da Rua Antonio Semensato, no Bairro São José.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1023/in_014-2024_sam.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1023/in_014-2024_sam.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal para que solicite ao departamento competente_x000D_
 a implantação de uma lombada ou redutor de velocidade na rua Antonio Semensato, no Bairro_x000D_
 São José.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1024/in_015-2024_eeg.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1024/in_015-2024_eeg.pdf</t>
   </si>
   <si>
     <t>Indico ao Ilmo. Prefeito Municipal a possibilidade de contratar empresa_x000D_
 especializada para aquisição e instalação de Câmeras de Segurança Comunitária 360°_x000D_
 Graus Panorâmicas nas Praças Santo Antônio e Constantino Abraão no Distrito de_x000D_
 Barrânia e Praças Ranieri Mazilli e Coronel Gustavo Ribeiro, na cidade de Caconde,_x000D_
 bem como em frente de Escolas, Prédios Públicos, Ubs e Avenidas.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1034/in_016-2024_eeg.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1034/in_016-2024_eeg.pdf</t>
   </si>
   <si>
     <t>Indico ao sr. Prefeito Municipal, que estude a possibilidade de efetuar a_x000D_
 sinalização adequada e obrigatória na Vicinal Prefeito Aristodemo Ielo, como placas de_x000D_
 velocidade máxima permitida, redutores de velocidade e sonorizadores como forma de_x000D_
 conter a velocidade de veículos automotores e motocicletas. Pintura das faixas em toda sua_x000D_
 extensão e, na Altura do Km 15 da Vicinal até a entrada do Distrito de Barrânia placas de_x000D_
 velocidade reduzida como perímetro urbano</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>Isabella Paiva</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1035/in_017-2024_ifp.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1035/in_017-2024_ifp.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal que realize a divulgação para a população sobre_x000D_
 a possibilidade de destinação de parte do imposto de renda para o Fundo do idoso e Fundo da_x000D_
 Infância e Adolescência.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1036/in_018-2024_dlc_sam_saf.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1036/in_018-2024_dlc_sam_saf.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Sr. Prefeito Municipal que estude a possibilidade de realizar a_x000D_
 remoção de uma árvore morta na Rua Francisco Carlos Nogueira, próxima a casa nº 115, no_x000D_
 Bairro dos Cristais.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1037/in_019-2024_dlc_sam_saf.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1037/in_019-2024_dlc_sam_saf.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Sr. Prefeito Municipal que estude a possibilidade de realizar a_x000D_
 manutenção do poste de luz localizado na Rua Francisco Carlos Nogueira, em frente a casa nº_x000D_
 115, no Bairro dos Cristais.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>Márcio do gás</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1050/in_020-2024_mds.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1050/in_020-2024_mds.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal a possibilidade de realizar a instalação de uma cobertura na Casa da Mulher e de disponibilizar um telefone para atendimento direto.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1055/in_022-2024_sam.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1055/in_022-2024_sam.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal a possibilidade de realizar a contratação direta_x000D_
  de psicólogos para realizarem atendimento na rede pública de saúde.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1066/in_023-2024_rsfm.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1066/in_023-2024_rsfm.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal de Caconde, intervenção urgente nas estradas rurais do município.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1070/in_024-2024_ifp.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1070/in_024-2024_ifp.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal que amplie a divulgação do E-SIC_x000D_
  (Sistema Eletrônico do Serviço de Informações ao Cidadão) presente no site da_x000D_
  Prefeitura Municipal nas redes sociais e em demais meios de grande alcance popular.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/992/001-2024_-_rsfm.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/992/001-2024_-_rsfm.pdf</t>
   </si>
   <si>
     <t>Ao Departamento de Esporte e Lazer da Prefeitura_x000D_
 Municipal de Caconde. Assunto: Requisição de_x000D_
 Informações sobre a Portaria 8.292/2024 - Relotação_x000D_
 de Servidor</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/993/002-2024_-_rsfm.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/993/002-2024_-_rsfm.pdf</t>
   </si>
   <si>
     <t>Ao Departamento de Esportes e Lazer Prefeitura_x000D_
 Municipal de Caconde/SP. Assunto: Informações e_x000D_
 documentos sobre o Projeto Esporte Cidadão</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1006/004-2024_-_rsfm.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1006/004-2024_-_rsfm.pdf</t>
   </si>
   <si>
     <t>Ao Departamento de Esportes e Lazer Prefeitura Municipal de Caconde/SP. Assunto: respostas e documentos exigidos através dos Requerimentos n.º 001 e 002, ambos aprovados em plenário na Sessão Ordinária do dia 26/02/2024, as quais não foram incluídas no Ofício nº 150/2024/GAB/bs.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1005/005-2024_-_rsfm.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1005/005-2024_-_rsfm.pdf</t>
   </si>
   <si>
     <t>Na condição de vereador, solicito informações sobre o projeto de_x000D_
 reforma administrativa e o plano de carreira dos servidores públicos municipais</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>ECESA - Educação, Cultura, Esporte, Saúde e Assistencia Social</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1004/006-2024_-_sam_iap_saf.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1004/006-2024_-_sam_iap_saf.pdf</t>
   </si>
   <si>
     <t>Requeremos, de acordo com as normas regimentais, seja oficiado ao sr._x000D_
 Prefeito Municipal, para que nos preste as seguintes informações, referentes aos processos_x000D_
 licitatórios realizados em nosso município</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1020/007-2024_-_dlc_e_ou.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1020/007-2024_-_dlc_e_ou.pdf</t>
   </si>
   <si>
     <t>Requeiro, de acordo com as normas regimentais, seja oficiado o_x000D_
 setor responsável, para que nos preste as seguintes informações, referentes a_x000D_
 dúvidas sobre o Projeto de Lei 005/2024 que “Institui o Plano Diretor de Controle_x000D_
 de Erosão Rural”</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1025/008-2024_-_sam.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1025/008-2024_-_sam.pdf</t>
   </si>
   <si>
     <t>Requeiro, de acordo com as normas regimentais, seja oficiado o_x000D_
 setor responsável para que nos preste as seguintes informações, referentes a_x000D_
 canalização de água em nosso município.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1026/010-2024_-_sam.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1026/010-2024_-_sam.pdf</t>
   </si>
   <si>
     <t>Requeiro, de acordo com as normas regimentais, seja oficiado ao Sr._x000D_
 Prefeito Municipal, para que nos preste as seguintes informações, referentes aos_x000D_
 registros e recolhimentos dos motoristas de ambulância.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1038/011-2024_-_dlc_e_ou.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1038/011-2024_-_dlc_e_ou.pdf</t>
   </si>
   <si>
     <t>Requeremos, de acordo com as normas regimentais, seja oficiado o setor_x000D_
 responsável, para que nos preste as seguintes informações, referentes às empresas_x000D_
 instaladas no distrito industrial.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1039/012-2024_-_mds.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1039/012-2024_-_mds.pdf</t>
   </si>
   <si>
     <t>Requeiro, de acordo com as normas regimentais, seja oficiado o sr._x000D_
 Prefeito Municipal, para que nos preste as seguintes informações, referentes ao_x000D_
 “transporte circular” em Caconde:</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1040/013-2024_-_mds.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1040/013-2024_-_mds.pdf</t>
   </si>
   <si>
     <t>Requeiro, de acordo com as normas regimentais, seja oficiado ao sr._x000D_
 Prefeito Municipal, para que nos preste as seguintes informações, referentes a_x000D_
 obras na Travessa Porto Alegre (bequinho)</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1041/014-2024_-_sam.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1041/014-2024_-_sam.pdf</t>
   </si>
   <si>
     <t>Requeiro, de acordo com as normas regimentais, seja oficiado ao sr._x000D_
 Prefeito Municipal, para que nos preste as seguintes informações, referentes ao_x000D_
 sistema de saneamento presente no bairro Alto da Boa Vista.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1056/016-2024_-_rsfm.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1056/016-2024_-_rsfm.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o Distrito Industrial “Sebastião Mathias Thomé”.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Danilo Alemão, Márcio do gás, Silvano do Bar</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1031/pr_002-2024_-_fixa_subsidios_vereadores_2025-2028.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1031/pr_002-2024_-_fixa_subsidios_vereadores_2025-2028.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos Vereadores e do Presidente da_x000D_
 Câmara do Município de Caconde, Estado de São Paulo, para a Legislatura 2025/2028.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1071/pdl_001-24_cidadania_ivani_possate.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1071/pdl_001-24_cidadania_ivani_possate.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Cacondense à_x000D_
  senhora Ivani Aparecida de Souza Possate.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1054/proposta_001-2024_dispoe_sobre_alteracao_do_art._99_da_lei_organica_do_municipio_de_caconde._1.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1054/proposta_001-2024_dispoe_sobre_alteracao_do_art._99_da_lei_organica_do_municipio_de_caconde._1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do art. 99 da Lei Orgânica do Município de Caconde.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1033/01-2024_-_rsfm.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1033/01-2024_-_rsfm.pdf</t>
   </si>
   <si>
     <t>Com base no Art. 268 do Regimento Interno desta Casa_x000D_
 Legislativa, que define a Moção como instrumento para manifestar a posição da_x000D_
 Câmara sobre acontecimentos marcantes, apresento esta proposição para_x000D_
 celebrar a conquista histórica de três alunos do oitavo ano da Escola Professor_x000D_
 Fernando Magalhães na Olimpíada Brasileira de Matemática das Escolas_x000D_
 Públicas (OBMEP)</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1057/02-2024_-_sam.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1057/02-2024_-_sam.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, ouvido o soberano plenário, Moção de Congratulações ao_x000D_
  Reverendíssimo Pe. José Carlos Melchiori, pároco da cidade de Caconde, pelos relevantes_x000D_
  serviços prestados à nossa municipalidade.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1065/003-2024_-_sam.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1065/003-2024_-_sam.pdf</t>
   </si>
   <si>
     <t>Vimos por meio desta manifestar nosso Repúdio à Primeira dama do Brasil, senhora Rosângela Lula da Silva, a “Janja”, em relação a atitudes de comportamentos aos ex-presidentes da República em relação à Paschoal Ranieri Mazzilli.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1072/004-2024_-_eeg.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1072/004-2024_-_eeg.pdf</t>
   </si>
   <si>
     <t>Moção_x000D_
  de Congratulações ao cacondense Rinaldo de Souza e ao “Pizza na Roça” por terem_x000D_
  alcançado tão grandes feitos no Brasil e no exterior, divulgando nossa Caconde e_x000D_
  enchendo de orgulho todos nós cacondenses</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>Requeiro, de acordo com as normas regimentais vigentes, Moção de Congratulações à Roberta da Silva Bazilli, pela brilhante trajetória no setor cafeeiro de nosso município.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1078/006-2024_-_ana_paula.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1078/006-2024_-_ana_paula.pdf</t>
   </si>
   <si>
     <t>Requeiro, de acordo com as normas regimentais vigentes, Moção de Congratulações à Ana Paula da Cruz Cândido, pelo empenho no ensino e treino do Voleibol.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1079/007-2024_-_danilo_augusto.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1079/007-2024_-_danilo_augusto.pdf</t>
   </si>
   <si>
     <t>Requeiro, de acordo com as normas regimentais vigentes, Moção de Congratulações à Danilo Augusto Bazzilli Caliari, pela dedicação na área esportiva.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1014/pll_002-2024_-_rsfm_transparencia_obras_publicas.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1014/pll_002-2024_-_rsfm_transparencia_obras_publicas.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Transparência_x000D_
 em Obras Públicas.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1030/003-2024_fixa_subsidios_prefeito_2025-2028.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1030/003-2024_fixa_subsidios_prefeito_2025-2028.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios do Prefeito e do Vice-Prefeito do_x000D_
 Município de Caconde, Estado de São Paulo, para_x000D_
 a Legislatura 2025/2028.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1058/pll_007-2024_-_rsfm_transp_obras_pub_-_alteracao.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1058/pll_007-2024_-_rsfm_transp_obras_pub_-_alteracao.pdf</t>
   </si>
   <si>
     <t>Altera o § 3º do art. 1º da Lei nº 2.892,_x000D_
  que institui a Política Municipal de_x000D_
  Transparência em Obras Públicas.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1059/pll_008-2024_-_rsfm_utilidade_publica_aapea.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1059/pll_008-2024_-_rsfm_utilidade_publica_aapea.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação de Apoio a Pessoas no Espectro Autista – AAPEA.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1060/pll_009-2024__transparencia_educacao_-_rsfm.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1060/pll_009-2024__transparencia_educacao_-_rsfm.pdf</t>
   </si>
   <si>
     <t>Institui a Política de Transparência Ativa_x000D_
  e Dados Abertos das Escolas Municipais_x000D_
  de Caconde e dá outras providências.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>EAP</t>
   </si>
   <si>
     <t>Edital de Audiência Pública</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1067/edital_audiencia_publica_loa_2025.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1067/edital_audiencia_publica_loa_2025.pdf</t>
   </si>
   <si>
     <t>DANILO LIMA CIPOLLINI, Vereador Presidente da Câmara Municipal de Caconde, Estado de São Paulo, no uso de suas atribuições legais e em atendimento aos termos do inciso I, do parágrafo único, do artigo 48, da Lei Complementar Federal nº. 101, de 04 de maio de 2.000, faz saber aos que o presente Edital virem ou dele conhecimento tiverem e interessar possam, que a Câmara Municipal de Caconde  fará realizar no dia 21 de novembro de 2024, em seu auditório, situado na Rua Duque de Caxias, n° 123, Centro, na cidade de Caconde, a partir das 18 horas, Audiência Pública para apresentação e discussão do Projeto de Lei nº 027/2024, de autoria do Executivo Municipal, que Estima o Orçamento Municipal para o Exercício de 2025 e dá outras providências (LOA).</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>ADM</t>
   </si>
   <si>
     <t>Ato da Mesa</t>
   </si>
   <si>
     <t>Danilo Alemão</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1032/ato_da_mesa_001-2024_dev_antecip_duodec_prefeitura.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1032/ato_da_mesa_001-2024_dev_antecip_duodec_prefeitura.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre devolução parcial de duodécimos.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1053/ato_da_mesa_002-2024_dev_antecip_duodec_prefeitura.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1053/ato_da_mesa_002-2024_dev_antecip_duodec_prefeitura.pdf</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>SUB</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1042/substitutivo_ao_pll_003-2024_fixa_subsidios_prefeito_2025-2028.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1042/substitutivo_ao_pll_003-2024_fixa_subsidios_prefeito_2025-2028.pdf</t>
   </si>
   <si>
     <t>Substitutivo ao projeto de Lei Ordinária do Legislativo 003/2024 que fixa os subsídios do Prefeito e do Vice-Prefeito do_x000D_
 Município de Caconde, Estado de São Paulo, para a Legislatura 2025/2028.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1043/substitutivo_ao_pr_002-2024_-_fixa_subsidios_vereadores_2025-2028.pdf</t>
+    <t>http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1043/substitutivo_ao_pr_002-2024_-_fixa_subsidios_vereadores_2025-2028.pdf</t>
   </si>
   <si>
     <t>Substitutivo ao projeto de Resolução 002/2024 que fixa os subsídios dos Vereadores e do Presidente da Câmara do Município de Caconde, Estado de São Paulo, para a Legislatura 2025/2028.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1474,67 +1474,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/996/ple_001_abertura_de_credito_especial_r_72.00000.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/994/ple_002-2024_altera_fundo_municipal_implantacao_de_empreendimentos_imobiliarios.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/995/ple_003_dispoe_sobre_abertura_de_credito_adicional_800_mil_merenda_escolar.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/997/ple_004_dispoe_sobre_instalacao_de_parklet.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/998/ple_005_institui_o_plano_diretor_de_controle_de_erosao_rural.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/999/ple_006_abertura_de_credito_especial_de_r_66.60850.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1000/ple_007__abertura_de_credito_suplementar_de_r_133.21700.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1001/ple_008_reurb.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1002/ple_009__doacao_de_lotes_distrito_industrial.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1003/ple_010_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1011/ple_011_credito_suplementar_de_r_268.50000.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1012/ple_012_credito_suplementar_de_r_68.00000.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1013/ple_013_credito_especial_de_r_89.60106.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1016/ple_015_credito_especial_de_r_330.00000.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1017/ple_016_credito_especial_de_r_630.00000.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1044/ple_017_alteracoes_na_metodologia_de_cobranca_judicial_e_extrajudicial_dos_debitos_tributarios_e_nao_tributarios..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1045/ple_019_credito_especial_de_r_500.00000.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1046/ple_020__credito_suplementar_de_r_210.00000.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1047/ple_021__credito_suplementar_de_r_500.00000.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1048/ple_023__credito_suplementar_de_r_419.32272.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1049/ple_024_credito_especial_de_r_15.51532.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1051/ple_025_antenas_5g.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1052/ple_026_credito_especial_de_r_22.00000.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1063/proj027_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1064/ple_028_dispoe_sobre_alteracao_da_lei_municipal_2409__de_2009.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1061/ple_029_credito_especial_r_200.00000.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1062/ple_030_instituicao_de_zona_de_urbanizacao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1068/ple_031_dispoe_sobre_o_zoneamento_uso_ocupacao_e_parcelamento_do_solo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1069/ple_032_dispoe_sobre_politica_de_desenvolvimento_urbano_e_o_plano_diretor_de_desenvolvimento_da_estancia_climatica_de_caconde.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/991/in_001-2024_eeg.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1007/in_002-2024_rsfm.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1008/in_003-2024_saf_e_ou.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1009/in_004-2024_iasp.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1010/in_005-2024_sam.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1018/indicacao_sandro_007_-_barras_de_protecao.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1027/in_009-2024_iasp.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1028/in_010-2024_iasp.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1021/in_011-2024_sam.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1029/in_012-2024_dlc_sam_saf.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1022/in_013-2024_sam.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1023/in_014-2024_sam.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1024/in_015-2024_eeg.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1034/in_016-2024_eeg.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1035/in_017-2024_ifp.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1036/in_018-2024_dlc_sam_saf.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1037/in_019-2024_dlc_sam_saf.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1050/in_020-2024_mds.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1055/in_022-2024_sam.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1066/in_023-2024_rsfm.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1070/in_024-2024_ifp.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/992/001-2024_-_rsfm.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/993/002-2024_-_rsfm.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1006/004-2024_-_rsfm.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1005/005-2024_-_rsfm.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1004/006-2024_-_sam_iap_saf.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1020/007-2024_-_dlc_e_ou.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1025/008-2024_-_sam.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1026/010-2024_-_sam.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1038/011-2024_-_dlc_e_ou.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1039/012-2024_-_mds.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1040/013-2024_-_mds.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1041/014-2024_-_sam.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1056/016-2024_-_rsfm.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1031/pr_002-2024_-_fixa_subsidios_vereadores_2025-2028.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1071/pdl_001-24_cidadania_ivani_possate.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1054/proposta_001-2024_dispoe_sobre_alteracao_do_art._99_da_lei_organica_do_municipio_de_caconde._1.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1033/01-2024_-_rsfm.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1057/02-2024_-_sam.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1065/003-2024_-_sam.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1072/004-2024_-_eeg.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1078/006-2024_-_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1079/007-2024_-_danilo_augusto.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1014/pll_002-2024_-_rsfm_transparencia_obras_publicas.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1030/003-2024_fixa_subsidios_prefeito_2025-2028.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1058/pll_007-2024_-_rsfm_transp_obras_pub_-_alteracao.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1059/pll_008-2024_-_rsfm_utilidade_publica_aapea.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1060/pll_009-2024__transparencia_educacao_-_rsfm.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1067/edital_audiencia_publica_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1032/ato_da_mesa_001-2024_dev_antecip_duodec_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1053/ato_da_mesa_002-2024_dev_antecip_duodec_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1042/substitutivo_ao_pll_003-2024_fixa_subsidios_prefeito_2025-2028.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1043/substitutivo_ao_pr_002-2024_-_fixa_subsidios_vereadores_2025-2028.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/996/ple_001_abertura_de_credito_especial_r_72.00000.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/994/ple_002-2024_altera_fundo_municipal_implantacao_de_empreendimentos_imobiliarios.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/995/ple_003_dispoe_sobre_abertura_de_credito_adicional_800_mil_merenda_escolar.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/997/ple_004_dispoe_sobre_instalacao_de_parklet.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/998/ple_005_institui_o_plano_diretor_de_controle_de_erosao_rural.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/999/ple_006_abertura_de_credito_especial_de_r_66.60850.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1000/ple_007__abertura_de_credito_suplementar_de_r_133.21700.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1001/ple_008_reurb.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1002/ple_009__doacao_de_lotes_distrito_industrial.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1003/ple_010_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1011/ple_011_credito_suplementar_de_r_268.50000.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1012/ple_012_credito_suplementar_de_r_68.00000.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1013/ple_013_credito_especial_de_r_89.60106.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1016/ple_015_credito_especial_de_r_330.00000.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1017/ple_016_credito_especial_de_r_630.00000.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1044/ple_017_alteracoes_na_metodologia_de_cobranca_judicial_e_extrajudicial_dos_debitos_tributarios_e_nao_tributarios..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1045/ple_019_credito_especial_de_r_500.00000.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1046/ple_020__credito_suplementar_de_r_210.00000.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1047/ple_021__credito_suplementar_de_r_500.00000.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1048/ple_023__credito_suplementar_de_r_419.32272.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1049/ple_024_credito_especial_de_r_15.51532.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1051/ple_025_antenas_5g.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1052/ple_026_credito_especial_de_r_22.00000.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1063/proj027_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1064/ple_028_dispoe_sobre_alteracao_da_lei_municipal_2409__de_2009.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1061/ple_029_credito_especial_r_200.00000.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1062/ple_030_instituicao_de_zona_de_urbanizacao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1068/ple_031_dispoe_sobre_o_zoneamento_uso_ocupacao_e_parcelamento_do_solo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1069/ple_032_dispoe_sobre_politica_de_desenvolvimento_urbano_e_o_plano_diretor_de_desenvolvimento_da_estancia_climatica_de_caconde.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/991/in_001-2024_eeg.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1007/in_002-2024_rsfm.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1008/in_003-2024_saf_e_ou.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1009/in_004-2024_iasp.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1010/in_005-2024_sam.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1018/indicacao_sandro_007_-_barras_de_protecao.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1027/in_009-2024_iasp.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1028/in_010-2024_iasp.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1021/in_011-2024_sam.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1029/in_012-2024_dlc_sam_saf.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1022/in_013-2024_sam.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1023/in_014-2024_sam.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1024/in_015-2024_eeg.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1034/in_016-2024_eeg.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1035/in_017-2024_ifp.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1036/in_018-2024_dlc_sam_saf.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1037/in_019-2024_dlc_sam_saf.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1050/in_020-2024_mds.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1055/in_022-2024_sam.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1066/in_023-2024_rsfm.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1070/in_024-2024_ifp.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/992/001-2024_-_rsfm.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/993/002-2024_-_rsfm.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1006/004-2024_-_rsfm.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1005/005-2024_-_rsfm.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1004/006-2024_-_sam_iap_saf.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1020/007-2024_-_dlc_e_ou.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1025/008-2024_-_sam.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1026/010-2024_-_sam.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1038/011-2024_-_dlc_e_ou.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1039/012-2024_-_mds.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1040/013-2024_-_mds.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1041/014-2024_-_sam.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1056/016-2024_-_rsfm.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1031/pr_002-2024_-_fixa_subsidios_vereadores_2025-2028.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1071/pdl_001-24_cidadania_ivani_possate.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1054/proposta_001-2024_dispoe_sobre_alteracao_do_art._99_da_lei_organica_do_municipio_de_caconde._1.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1033/01-2024_-_rsfm.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1057/02-2024_-_sam.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1065/003-2024_-_sam.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1072/004-2024_-_eeg.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1078/006-2024_-_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1079/007-2024_-_danilo_augusto.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1014/pll_002-2024_-_rsfm_transparencia_obras_publicas.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1030/003-2024_fixa_subsidios_prefeito_2025-2028.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1058/pll_007-2024_-_rsfm_transp_obras_pub_-_alteracao.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1059/pll_008-2024_-_rsfm_utilidade_publica_aapea.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1060/pll_009-2024__transparencia_educacao_-_rsfm.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1067/edital_audiencia_publica_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1032/ato_da_mesa_001-2024_dev_antecip_duodec_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1053/ato_da_mesa_002-2024_dev_antecip_duodec_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1042/substitutivo_ao_pll_003-2024_fixa_subsidios_prefeito_2025-2028.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caconde.sp.leg.br/media/sapl/public/materialegislativa/2024/1043/substitutivo_ao_pr_002-2024_-_fixa_subsidios_vereadores_2025-2028.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H86"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="55.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="199.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="198.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>